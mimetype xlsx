--- v0 (2025-12-18)
+++ v1 (2026-07-09)
@@ -1,8671 +1,17510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\intan\OneDrive\Desktop\Biofuel-Optimiser-ML\app\datasets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\intan\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EFCF9EBF-82F6-47CA-A7BE-AD09FE815191}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6AEE72B0-286F-4643-9AF1-C214C0635208}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20" yWindow="760" windowWidth="25580" windowHeight="14450" xr2:uid="{392A0E5A-A2FA-4937-8172-62B890585E53}"/>
+    <workbookView xWindow="20" yWindow="1550" windowWidth="25580" windowHeight="14450" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="mixture_database" sheetId="1" r:id="rId1"/>
+    <sheet name="MIXTURE_CN" sheetId="1" r:id="rId1"/>
+    <sheet name="MIXTURE_YSI" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="572" uniqueCount="542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2676" uniqueCount="901">
   <si>
     <t>Name</t>
   </si>
   <si>
+    <t>mixture_components</t>
+  </si>
+  <si>
+    <t>fuel_type</t>
+  </si>
+  <si>
     <t>CN_Measured</t>
   </si>
   <si>
-    <t>YSI_Unified</t>
-[...2 lines deleted...]
-    <t>nan</t>
+    <t>CN_Regression</t>
+  </si>
+  <si>
+    <t>References</t>
+  </si>
+  <si>
+    <t>fuel_1</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_1</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_1</t>
+  </si>
+  <si>
+    <t>fuel_1_smiles</t>
+  </si>
+  <si>
+    <t>fuel_2</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_2</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_2</t>
+  </si>
+  <si>
+    <t>fuel_2_smiles</t>
+  </si>
+  <si>
+    <t>fuel_3</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_3</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_3</t>
+  </si>
+  <si>
+    <t>fuel_3_smiles</t>
+  </si>
+  <si>
+    <t>fuel_4</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_4</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_4</t>
+  </si>
+  <si>
+    <t>fuel_4_smiles</t>
+  </si>
+  <si>
+    <t>52.97%n-heptane-47.03%iso-octane</t>
+  </si>
+  <si>
+    <t>n-heptane: 52.97, iso-octane: 47.03</t>
+  </si>
+  <si>
+    <t>Runzao</t>
+  </si>
+  <si>
+    <t>n-heptane</t>
   </si>
   <si>
     <t>CCCCCCC</t>
   </si>
   <si>
+    <t>iso-octane</t>
+  </si>
+  <si>
+    <t>CC(C)CC(C)(C)C</t>
+  </si>
+  <si>
+    <t>42.88%n-heptane-57.11%iso-octane</t>
+  </si>
+  <si>
+    <t>n-heptane: 42.88, iso-octane: 57.11</t>
+  </si>
+  <si>
+    <t>32.55%n-heptane-67.45%iso-octane</t>
+  </si>
+  <si>
+    <t>n-heptane: 32.55, iso-octane: 67.45</t>
+  </si>
+  <si>
+    <t>21.97%n-heptane-78.03%iso-octane</t>
+  </si>
+  <si>
+    <t>n-heptane: 21.97, iso-octane: 78.03</t>
+  </si>
+  <si>
+    <t>11.12%n-heptane-88.88%iso-octane</t>
+  </si>
+  <si>
+    <t>n-heptane: 11.12, iso-octane: 88.88</t>
+  </si>
+  <si>
+    <t>52.09%n-heptane-47.91%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 52.09, toluene: 47.91</t>
+  </si>
+  <si>
+    <t>toluene</t>
+  </si>
+  <si>
+    <t>CC1=CC=CC=C1</t>
+  </si>
+  <si>
+    <t>46.97%n-heptane-53.03%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 46.97, toluene: 53.03</t>
+  </si>
+  <si>
+    <t>42.02%n-heptane-57.98%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 42.02, toluene: 57.98</t>
+  </si>
+  <si>
+    <t>37.22%n-heptane-62.78%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 37.22, toluene: 62.78</t>
+  </si>
+  <si>
+    <t>32.58%n-heptane-67.42%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 32.58, toluene: 67.42</t>
+  </si>
+  <si>
+    <t>28.07%n-heptane-71.93%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 28.07, toluene: 71.93</t>
+  </si>
+  <si>
+    <t>23.70%n-heptane-76.30%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 23.70, toluene: 76.30</t>
+  </si>
+  <si>
+    <t>36.83%n-heptane-49.05%iso-octane-14.12%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 36.83, iso-octane: 49.05, toluene: 14.12</t>
+  </si>
+  <si>
+    <t>31.31%n-heptane-41.70%iso-octane-27.00%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 31.31, iso-octane: 41.70, toluene: 27.00</t>
+  </si>
+  <si>
+    <t>26.25%n-heptane-34.96%iso-octane-38.80%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 26.25, iso-octane: 34.96, toluene: 38.80</t>
+  </si>
+  <si>
+    <t>21.59%n-heptane-28.76%iso-octane-49.65%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 21.59, iso-octane: 28.76, toluene: 49.65</t>
+  </si>
+  <si>
+    <t>27.91%n-heptane-57.83%iso-octane-14.26%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 27.91, iso-octane: 57.83, toluene: 14.26</t>
+  </si>
+  <si>
+    <t>23.69%n-heptane-49.08%iso-octane-27.24%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 23.69, iso-octane: 49.08, toluene: 27.24</t>
+  </si>
+  <si>
+    <t>19.83%n-heptane-41.08%iso-octane-39.09%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 19.83, iso-octane: 41.08, toluene: 39.09</t>
+  </si>
+  <si>
+    <t>16.29%n-heptane-33.75%iso-octane-49.95%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 16.29, iso-octane: 33.75, toluene: 49.95</t>
+  </si>
+  <si>
+    <t>18.80%n-heptane-66.78%iso-octane-14.41%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 18.80, iso-octane: 66.78, toluene: 14.41</t>
+  </si>
+  <si>
+    <t>15.93%n-heptane-56.59%iso-octane-27.48%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 15.93, iso-octane: 56.59, toluene: 27.48</t>
+  </si>
+  <si>
+    <t>13.32%n-heptane-47.30%iso-octane-39.38%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 13.32, iso-octane: 47.30, toluene: 39.38</t>
+  </si>
+  <si>
+    <t>10.93%n-heptane-38.81%iso-octane-50.26%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 10.93, iso-octane: 38.81, toluene: 50.26</t>
+  </si>
+  <si>
+    <t>9.50%n-heptane-75.93%iso-octane-14.57%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 9.50, iso-octane: 75.93, toluene: 14.57</t>
+  </si>
+  <si>
+    <t>8.04%n-heptane-64.23%iso-octane-27.73%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 8.04, iso-octane: 64.23, toluene: 27.73</t>
+  </si>
+  <si>
+    <t>6.71%n-heptane-53.62%iso-octane-39.67%toluene</t>
+  </si>
+  <si>
+    <t>n-heptane: 6.71, iso-octane: 53.62, toluene: 39.67</t>
+  </si>
+  <si>
+    <t>87.21%iso-octane-12.79%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 87.21, 1-hexene: 12.79</t>
+  </si>
+  <si>
+    <t>1-hexene</t>
+  </si>
+  <si>
+    <t>CCCCC=C</t>
+  </si>
+  <si>
+    <t>75.19%iso-octane-24.81%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 75.19, 1-hexene: 24.81</t>
+  </si>
+  <si>
+    <t>63.87%iso-octane-36.13%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 63.87, 1-hexene: 36.13</t>
+  </si>
+  <si>
+    <t>53.19%iso-octane-46.81%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 53.19, 1-hexene: 46.81</t>
+  </si>
+  <si>
+    <t>43.10%iso-octane-56.90%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 43.10, 1-hexene: 56.90</t>
+  </si>
+  <si>
+    <t>33.56%iso-octane-66.44%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 33.56, 1-hexene: 66.44</t>
+  </si>
+  <si>
+    <t>24.51%iso-octane-75.49%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 24.51, 1-hexene: 75.49</t>
+  </si>
+  <si>
+    <t>15.92%iso-octane-84.08%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 15.92, 1-hexene: 84.08</t>
+  </si>
+  <si>
+    <t>7.76%iso-octane-92.24%1-hexene</t>
+  </si>
+  <si>
+    <t>iso-octane: 7.76, 1-hexene: 92.24</t>
+  </si>
+  <si>
+    <t>85.49%iso-octane-14.51%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 85.49, cyclohexane: 14.51</t>
+  </si>
+  <si>
+    <t>cyclohexane</t>
+  </si>
+  <si>
+    <t>C1CCCCC1</t>
+  </si>
+  <si>
+    <t>72.37%iso-octane-27.63%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 72.37, cyclohexane: 27.63</t>
+  </si>
+  <si>
+    <t>60.44%iso-octane-39.56%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 60.44, cyclohexane: 39.56</t>
+  </si>
+  <si>
+    <t>49.55%iso-octane-50.45%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 49.55, cyclohexane: 50.45</t>
+  </si>
+  <si>
+    <t>39.57%iso-octane-60.43%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 39.57, cyclohexane: 60.43</t>
+  </si>
+  <si>
+    <t>30.39%iso-octane-69.61%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 30.39, cyclohexane: 69.61</t>
+  </si>
+  <si>
+    <t>21.91%iso-octane-78.09%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 21.91, cyclohexane: 78.09</t>
+  </si>
+  <si>
+    <t>14.07%iso-octane-85.93%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 14.07, cyclohexane: 85.93</t>
+  </si>
+  <si>
+    <t>6.78%iso-octane-93.22%cyclohexane</t>
+  </si>
+  <si>
+    <t>iso-octane: 6.78, cyclohexane: 93.22</t>
+  </si>
+  <si>
+    <t>87.99%iso-octane-12.01%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 87.99, tetralin: 12.01</t>
+  </si>
+  <si>
+    <t>tetralin</t>
+  </si>
+  <si>
+    <t>C1CCC2=CC=CC=C2C1</t>
+  </si>
+  <si>
+    <t>76.50%iso-octane-23.50%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 76.50, tetralin: 23.50</t>
+  </si>
+  <si>
+    <t>65.51%iso-octane-34.49%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 65.51, tetralin: 34.49</t>
+  </si>
+  <si>
+    <t>54.97%iso-octane-45.03%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 54.97, tetralin: 45.03</t>
+  </si>
+  <si>
+    <t>44.87%iso-octane-55.13%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 44.87, tetralin: 55.13</t>
+  </si>
+  <si>
+    <t>35.18%iso-octane-64.82%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 35.18, tetralin: 64.82</t>
+  </si>
+  <si>
+    <t>25.86%iso-octane-74.14%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 25.86, tetralin: 74.14</t>
+  </si>
+  <si>
+    <t>16.91%iso-octane-83.09%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 16.91, tetralin: 83.09</t>
+  </si>
+  <si>
+    <t>8.29%iso-octane-91.71%tetralin</t>
+  </si>
+  <si>
+    <t>iso-octane: 8.29, tetralin: 91.71</t>
+  </si>
+  <si>
+    <t>35.4%n-decane-64.6%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 35.4, iso-octane: 64.6</t>
+  </si>
+  <si>
+    <t>n-decane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCCC</t>
+  </si>
+  <si>
+    <t>46.7%n-decane-53.3%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 46.7, iso-octane: 53.3</t>
+  </si>
+  <si>
+    <t>61%n-decane-39%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 61, iso-octane: 39</t>
+  </si>
+  <si>
+    <t>74.4%n-decane-25.6%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 74.4, iso-octane: 25.6</t>
+  </si>
+  <si>
+    <t>93.4%n-decane-6.6%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 93.4, iso-octane: 6.6</t>
+  </si>
+  <si>
+    <t>79.6%n-decane-20.4%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 79.6, toluene: 20.4</t>
+  </si>
+  <si>
+    <t>59.2%n-decane-40.8%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 59.2, toluene: 40.8</t>
+  </si>
+  <si>
+    <t>19.6%n-decane-80.4%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 19.6, toluene: 80.4</t>
+  </si>
+  <si>
+    <t>39.8%n-decane-60.2%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 39.8, toluene: 60.2</t>
+  </si>
+  <si>
+    <t>80.7%n-decane-19.3%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 80.7, iso-octane: 19.3</t>
+  </si>
+  <si>
+    <t>60.3%n-decane-39.7%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 60.3, iso-octane: 39.7</t>
+  </si>
+  <si>
+    <t>40%n-decane-60%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 40, iso-octane: 60</t>
+  </si>
+  <si>
+    <t>20.1%n-decane-79.9%iso-octane</t>
+  </si>
+  <si>
+    <t>n-decane: 20.1, iso-octane: 79.9</t>
+  </si>
+  <si>
+    <t>68.3%n-decane-17.2%iso-octane-14.5%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 68.3, iso-octane: 17.2, toluene: 14.5</t>
+  </si>
+  <si>
+    <t>37.6%n-decane-45.4%iso-octane-17%toluene</t>
+  </si>
+  <si>
+    <t>n-decane: 37.6, iso-octane: 45.4, toluene: 17</t>
+  </si>
+  <si>
+    <t>26.1%n-dodecane-73.9%iso-octane</t>
+  </si>
+  <si>
+    <t>n-dodecane: 26.1, iso-octane: 73.9</t>
+  </si>
+  <si>
+    <t>n-dodecane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCCCCC</t>
+  </si>
+  <si>
+    <t>34.6%n-dodecane-65.4%iso-octane</t>
+  </si>
+  <si>
+    <t>n-dodecane: 34.6, iso-octane: 65.4</t>
+  </si>
+  <si>
+    <t>44.2%n-dodecane-55.8%iso-octane</t>
+  </si>
+  <si>
+    <t>n-dodecane: 44.2, iso-octane: 55.8</t>
+  </si>
+  <si>
+    <t>51.9%n-dodecane-48.1%iso-octane</t>
+  </si>
+  <si>
+    <t>n-dodecane: 51.9, iso-octane: 48.1</t>
+  </si>
+  <si>
+    <t>66.2%n-dodecane-33.8%iso-octane</t>
+  </si>
+  <si>
+    <t>n-dodecane: 66.2, iso-octane: 33.8</t>
+  </si>
+  <si>
+    <t>28.6%n-cetane-71.4%iso-cetane</t>
+  </si>
+  <si>
+    <t>n-cetane: 28.6, iso-cetane: 71.4</t>
+  </si>
+  <si>
+    <t>n-cetane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCCCCCCCCC</t>
+  </si>
+  <si>
+    <t>iso-cetane</t>
+  </si>
+  <si>
+    <t>CC(CC(C)(C)C)CC(C)(C)CC(C)(C)C</t>
+  </si>
+  <si>
+    <t>34.9%n-cetane-65.1%iso-cetane</t>
+  </si>
+  <si>
+    <t>n-cetane: 34.9, iso-cetane: 65.1</t>
+  </si>
+  <si>
+    <t>41%n-cetane-59%iso-cetane</t>
+  </si>
+  <si>
+    <t>n-cetane: 41, iso-cetane: 59</t>
+  </si>
+  <si>
+    <t>45.9%n-cetane-54.1%iso-cetane</t>
+  </si>
+  <si>
+    <t>n-cetane: 45.9, iso-cetane: 54.1</t>
+  </si>
+  <si>
+    <t>52.7%n-cetane-47.3%iso-cetane</t>
+  </si>
+  <si>
+    <t>n-cetane: 52.7, iso-cetane: 47.3</t>
+  </si>
+  <si>
+    <t>20.37%n-heptane-79.63%n-butylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 20.37, n-butylcyclohexane: 79.63</t>
+  </si>
+  <si>
+    <t>n-butylcyclohexane</t>
+  </si>
+  <si>
+    <t>CCCCC1CCCCC1</t>
+  </si>
+  <si>
+    <t>40.56%n-heptane-59.44%n-butylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 40.56, n-butylcyclohexane: 59.44</t>
+  </si>
+  <si>
+    <t>59.96%n-heptane-40.04%n-butylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 59.96, n-butylcyclohexane: 40.04</t>
+  </si>
+  <si>
+    <t>79.68%n-heptane-20.32%n-butylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.68, n-butylcyclohexane: 20.32</t>
+  </si>
+  <si>
+    <t>19.93%n-heptane-80.07%decalin</t>
+  </si>
+  <si>
+    <t>n-heptane: 19.93, decalin: 80.07</t>
+  </si>
+  <si>
+    <t>decalin</t>
+  </si>
+  <si>
+    <t>C1CCC2CCCCC2C1</t>
+  </si>
+  <si>
+    <t>39.8%n-heptane-60.2%decalin</t>
+  </si>
+  <si>
+    <t>n-heptane: 39.8, decalin: 60.2</t>
+  </si>
+  <si>
+    <t>59.82%n-heptane-40.18%decalin</t>
+  </si>
+  <si>
+    <t>n-heptane: 59.82, decalin: 40.18</t>
+  </si>
+  <si>
+    <t>79.84%n-heptane-20.16%decalin</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.84, decalin: 20.16</t>
+  </si>
+  <si>
+    <t>39.96%n-heptane-60.04%cycloheptane</t>
+  </si>
+  <si>
+    <t>n-heptane: 39.96, cycloheptane: 60.04</t>
+  </si>
+  <si>
+    <t>cycloheptane</t>
+  </si>
+  <si>
+    <t>C1CCCCCC1</t>
+  </si>
+  <si>
+    <t>60.76%n-heptane-39.24%cycloheptane</t>
+  </si>
+  <si>
+    <t>n-heptane: 60.76, cycloheptane: 39.24</t>
+  </si>
+  <si>
+    <t>79.69%n-heptane-20.31%cycloheptane</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.69, cycloheptane: 20.31</t>
+  </si>
+  <si>
+    <t>20.11%n-heptane-79.89%methylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 20.11, methylcyclohexane: 79.89</t>
+  </si>
+  <si>
+    <t>methylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1CCCCC1</t>
+  </si>
+  <si>
+    <t>40.12%n-heptane-59.88%methylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 40.12, methylcyclohexane: 59.88</t>
+  </si>
+  <si>
+    <t>60.3%n-heptane-39.7%methylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 60.3, methylcyclohexane: 39.7</t>
+  </si>
+  <si>
+    <t>79.69%n-heptane-20.31%methylcyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.69, methylcyclohexane: 20.31</t>
+  </si>
+  <si>
+    <t>19.80%n-heptane-80.20%cyclooctane</t>
+  </si>
+  <si>
+    <t>n-heptane: 19.80, cyclooctane: 80.20</t>
+  </si>
+  <si>
+    <t>cyclooctane</t>
+  </si>
+  <si>
+    <t>C1CCCCCCC1</t>
+  </si>
+  <si>
+    <t>39.82%n-heptane-60.18%cyclooctane</t>
+  </si>
+  <si>
+    <t>n-heptane: 39.82, cyclooctane: 60.18</t>
+  </si>
+  <si>
+    <t>59.84%n-heptane-40.16%cyclooctane</t>
+  </si>
+  <si>
+    <t>n-heptane: 59.84, cyclooctane: 40.16</t>
+  </si>
+  <si>
+    <t>79.54%n-heptane-20.46%cyclooctane</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.54, cyclooctane: 20.46</t>
+  </si>
+  <si>
+    <t>20.12%n-heptane-79.88%cyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 20.12, cyclohexane: 79.88</t>
+  </si>
+  <si>
+    <t>39.83%n-heptane-60.17%cyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 39.83, cyclohexane: 60.17</t>
+  </si>
+  <si>
+    <t>59.84%n-heptane-40.16%cyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 59.84, cyclohexane: 40.16</t>
+  </si>
+  <si>
+    <t>80.16%n-heptane-15.43%cyclohexane</t>
+  </si>
+  <si>
+    <t>n-heptane: 80.16, cyclohexane: 15.43</t>
+  </si>
+  <si>
+    <t>19.83%n-heptane-80.17%cyclopentane</t>
+  </si>
+  <si>
+    <t>n-heptane: 19.83, cyclopentane: 80.17</t>
+  </si>
+  <si>
+    <t>cyclopentane</t>
+  </si>
+  <si>
+    <t>C1CCCC1</t>
+  </si>
+  <si>
+    <t>37.83%n-heptane-62.17%cyclopentane</t>
+  </si>
+  <si>
+    <t>n-heptane: 37.83, cyclopentane: 62.17</t>
+  </si>
+  <si>
+    <t>59.84%n-heptane-40.16%cyclopentane</t>
+  </si>
+  <si>
+    <t>n-heptane: 59.84, cyclopentane: 40.16</t>
+  </si>
+  <si>
+    <t>79.85%n-heptane-20.15%cyclopentane</t>
+  </si>
+  <si>
+    <t>n-heptane: 79.85, cyclopentane: 20.15</t>
+  </si>
+  <si>
+    <t>P400001</t>
+  </si>
+  <si>
+    <t>Ambre</t>
+  </si>
+  <si>
+    <t>Methylcyclohexane</t>
+  </si>
+  <si>
+    <t>Benzene</t>
+  </si>
+  <si>
+    <t>C1=CC=CC=C1</t>
+  </si>
+  <si>
+    <t>Decalin</t>
+  </si>
+  <si>
+    <t>Decane</t>
+  </si>
+  <si>
+    <t>P400002</t>
+  </si>
+  <si>
+    <t>P400003</t>
+  </si>
+  <si>
+    <t>P400004</t>
+  </si>
+  <si>
+    <t>Tetradecane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCCCCCCC</t>
+  </si>
+  <si>
+    <t>Indan</t>
+  </si>
+  <si>
+    <t>C1CC2=CC=CC=C2C1</t>
+  </si>
+  <si>
+    <t>Cumene</t>
+  </si>
+  <si>
+    <t>CC(C)C1=CC=CC=C1</t>
+  </si>
+  <si>
+    <t>1-hexyne</t>
+  </si>
+  <si>
+    <t>CCCCC#C</t>
+  </si>
+  <si>
+    <t>P400005</t>
+  </si>
+  <si>
+    <t>P400006</t>
+  </si>
+  <si>
+    <t>P400007</t>
+  </si>
+  <si>
+    <t>Propylbenzene</t>
+  </si>
+  <si>
+    <t>CCCC1=CC=CC=C1</t>
+  </si>
+  <si>
+    <t>Toluene</t>
+  </si>
+  <si>
+    <t>Dodecane</t>
+  </si>
+  <si>
+    <t>Isooctane</t>
+  </si>
+  <si>
+    <t>P400008</t>
+  </si>
+  <si>
+    <t>P400009</t>
+  </si>
+  <si>
+    <t>P400010</t>
+  </si>
+  <si>
+    <t>Heptane</t>
+  </si>
+  <si>
+    <t>Tetralin</t>
+  </si>
+  <si>
+    <t>Undecane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCCCC</t>
+  </si>
+  <si>
+    <t>P400011</t>
+  </si>
+  <si>
+    <t>P400012</t>
+  </si>
+  <si>
+    <t>P400013</t>
+  </si>
+  <si>
+    <t>P400014</t>
+  </si>
+  <si>
+    <t>2,5-Dimethyl-2,4-hexadiene</t>
+  </si>
+  <si>
+    <t>CC(=CC=C(C)C)C</t>
+  </si>
+  <si>
+    <t>1-octene</t>
+  </si>
+  <si>
     <t>CCCCCCC=C</t>
   </si>
   <si>
+    <t>Hexadecane</t>
+  </si>
+  <si>
+    <t>Isocetane</t>
+  </si>
+  <si>
+    <t>P400015</t>
+  </si>
+  <si>
+    <t>P400016</t>
+  </si>
+  <si>
+    <t>P400017</t>
+  </si>
+  <si>
+    <t>Cyclohexane</t>
+  </si>
+  <si>
+    <t>P400018</t>
+  </si>
+  <si>
+    <t>P400019</t>
+  </si>
+  <si>
+    <t>Mesitylene</t>
+  </si>
+  <si>
+    <t>CC1=CC(=CC(=C1)C)C</t>
+  </si>
+  <si>
+    <t>P400020</t>
+  </si>
+  <si>
+    <t>P400021</t>
+  </si>
+  <si>
+    <t>P400022</t>
+  </si>
+  <si>
+    <t>P400023</t>
+  </si>
+  <si>
+    <t>P400024</t>
+  </si>
+  <si>
+    <t>P400025</t>
+  </si>
+  <si>
+    <t>P400026</t>
+  </si>
+  <si>
+    <t>P300027</t>
+  </si>
+  <si>
+    <t>P200028</t>
+  </si>
+  <si>
+    <t>P200029</t>
+  </si>
+  <si>
+    <t>P200128</t>
+  </si>
+  <si>
+    <t>P200129</t>
+  </si>
+  <si>
+    <t>P200130</t>
+  </si>
+  <si>
+    <t>P200131</t>
+  </si>
+  <si>
+    <t>P200132</t>
+  </si>
+  <si>
+    <t>P200133</t>
+  </si>
+  <si>
+    <t>P200134</t>
+  </si>
+  <si>
+    <t>P200135</t>
+  </si>
+  <si>
+    <t>P200136</t>
+  </si>
+  <si>
+    <t>P200137</t>
+  </si>
+  <si>
+    <t>P200138</t>
+  </si>
+  <si>
+    <t>P200139</t>
+  </si>
+  <si>
+    <t>P200140</t>
+  </si>
+  <si>
+    <t>P200141</t>
+  </si>
+  <si>
+    <t>P200142</t>
+  </si>
+  <si>
+    <t>P200143</t>
+  </si>
+  <si>
+    <t>P200144</t>
+  </si>
+  <si>
+    <t>P200145</t>
+  </si>
+  <si>
+    <t>P200146</t>
+  </si>
+  <si>
+    <t>P200147</t>
+  </si>
+  <si>
+    <t>P400048</t>
+  </si>
+  <si>
+    <t>P400049</t>
+  </si>
+  <si>
+    <t>P400050</t>
+  </si>
+  <si>
+    <t>Cyclopentene</t>
+  </si>
+  <si>
+    <t>C1CC=CC1</t>
+  </si>
+  <si>
+    <t>P400051</t>
+  </si>
+  <si>
+    <t>Pseudocumene</t>
+  </si>
+  <si>
+    <t>CC1=CC(=C(C=C1)C)C</t>
+  </si>
+  <si>
+    <t>P400052</t>
+  </si>
+  <si>
+    <t>P400053</t>
+  </si>
+  <si>
+    <t>P400054</t>
+  </si>
+  <si>
+    <t>P400055</t>
+  </si>
+  <si>
+    <t>P400056</t>
+  </si>
+  <si>
+    <t>P400057</t>
+  </si>
+  <si>
+    <t>P400058</t>
+  </si>
+  <si>
+    <t>P400059</t>
+  </si>
+  <si>
+    <t>P400060</t>
+  </si>
+  <si>
+    <t>P400061</t>
+  </si>
+  <si>
+    <t>P400062</t>
+  </si>
+  <si>
+    <t>P400063</t>
+  </si>
+  <si>
+    <t>P400064</t>
+  </si>
+  <si>
+    <t>P400065</t>
+  </si>
+  <si>
+    <t>P400066</t>
+  </si>
+  <si>
+    <t>P400067</t>
+  </si>
+  <si>
+    <t>P400068</t>
+  </si>
+  <si>
+    <t>P400069</t>
+  </si>
+  <si>
+    <t>P400070</t>
+  </si>
+  <si>
+    <t>P400071</t>
+  </si>
+  <si>
+    <t>P400072</t>
+  </si>
+  <si>
+    <t>P400073</t>
+  </si>
+  <si>
+    <t>P400074</t>
+  </si>
+  <si>
+    <t>P400075</t>
+  </si>
+  <si>
+    <t>P400076</t>
+  </si>
+  <si>
+    <t>P400077</t>
+  </si>
+  <si>
+    <t>YSI_Measured</t>
+  </si>
+  <si>
+    <t>YSI_Regression</t>
+  </si>
+  <si>
+    <t>fuel_5</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_5</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_5</t>
+  </si>
+  <si>
+    <t>fuel_5_smiles</t>
+  </si>
+  <si>
+    <t>fuel_6</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_6</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_6</t>
+  </si>
+  <si>
+    <t>fuel_6_smiles</t>
+  </si>
+  <si>
+    <t>fuel_7</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_7</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_7</t>
+  </si>
+  <si>
+    <t>fuel_7_smiles</t>
+  </si>
+  <si>
+    <t>fuel_8</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_8</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_8</t>
+  </si>
+  <si>
+    <t>fuel_8_smiles</t>
+  </si>
+  <si>
+    <t>fuel_9</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_9</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_9</t>
+  </si>
+  <si>
+    <t>fuel_9_smiles</t>
+  </si>
+  <si>
+    <t>fuel_10</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_10</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_10</t>
+  </si>
+  <si>
+    <t>fuel_10_smiles</t>
+  </si>
+  <si>
+    <t>fuel_11</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_11</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_11</t>
+  </si>
+  <si>
+    <t>fuel_11_smiles</t>
+  </si>
+  <si>
+    <t>fuel_12</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_12</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_12</t>
+  </si>
+  <si>
+    <t>fuel_12_smiles</t>
+  </si>
+  <si>
+    <t>fuel_13</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_13</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_13</t>
+  </si>
+  <si>
+    <t>fuel_13_smiles</t>
+  </si>
+  <si>
+    <t>fuel_14</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_14</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_14</t>
+  </si>
+  <si>
+    <t>fuel_14_smiles</t>
+  </si>
+  <si>
+    <t>fuel_15</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_15</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_15</t>
+  </si>
+  <si>
+    <t>fuel_15_smiles</t>
+  </si>
+  <si>
+    <t>fuel_16</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_16</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_16</t>
+  </si>
+  <si>
+    <t>fuel_16_smiles</t>
+  </si>
+  <si>
+    <t>fuel_17</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_17</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_17</t>
+  </si>
+  <si>
+    <t>fuel_17_smiles</t>
+  </si>
+  <si>
+    <t>fuel_18</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_18</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_18</t>
+  </si>
+  <si>
+    <t>fuel_18_smiles</t>
+  </si>
+  <si>
+    <t>fuel_19</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_19</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_19</t>
+  </si>
+  <si>
+    <t>fuel_19_smiles</t>
+  </si>
+  <si>
+    <t>fuel_20</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_20</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_20</t>
+  </si>
+  <si>
+    <t>fuel_20_smiles</t>
+  </si>
+  <si>
+    <t>fuel_21</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_21</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_21</t>
+  </si>
+  <si>
+    <t>fuel_21_smiles</t>
+  </si>
+  <si>
+    <t>fuel_22</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_22</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_22</t>
+  </si>
+  <si>
+    <t>fuel_22_smiles</t>
+  </si>
+  <si>
+    <t>fuel_23</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_23</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_23</t>
+  </si>
+  <si>
+    <t>fuel_23_smiles</t>
+  </si>
+  <si>
+    <t>fuel_24</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_24</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_24</t>
+  </si>
+  <si>
+    <t>fuel_24_smiles</t>
+  </si>
+  <si>
+    <t>fuel_25</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_25</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_25</t>
+  </si>
+  <si>
+    <t>fuel_25_smiles</t>
+  </si>
+  <si>
+    <t>fuel_26</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_26</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_26</t>
+  </si>
+  <si>
+    <t>fuel_26_smiles</t>
+  </si>
+  <si>
+    <t>fuel_27</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_27</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_27</t>
+  </si>
+  <si>
+    <t>fuel_27_smiles</t>
+  </si>
+  <si>
+    <t>fuel_28</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_28</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_28</t>
+  </si>
+  <si>
+    <t>fuel_28_smiles</t>
+  </si>
+  <si>
+    <t>fuel_29</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_29</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_29</t>
+  </si>
+  <si>
+    <t>fuel_29_smiles</t>
+  </si>
+  <si>
+    <t>fuel_30</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_30</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_30</t>
+  </si>
+  <si>
+    <t>fuel_30_smiles</t>
+  </si>
+  <si>
+    <t>fuel_31</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_31</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_31</t>
+  </si>
+  <si>
+    <t>fuel_31_smiles</t>
+  </si>
+  <si>
+    <t>fuel_32</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_32</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_32</t>
+  </si>
+  <si>
+    <t>fuel_32_smiles</t>
+  </si>
+  <si>
+    <t>fuel_33</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_33</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_33</t>
+  </si>
+  <si>
+    <t>fuel_33_smiles</t>
+  </si>
+  <si>
+    <t>fuel_34</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_34</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_34</t>
+  </si>
+  <si>
+    <t>fuel_34_smiles</t>
+  </si>
+  <si>
+    <t>fuel_35</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_35</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_35</t>
+  </si>
+  <si>
+    <t>fuel_35_smiles</t>
+  </si>
+  <si>
+    <t>fuel_36</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_36</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_36</t>
+  </si>
+  <si>
+    <t>fuel_36_smiles</t>
+  </si>
+  <si>
+    <t>fuel_37</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_37</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_37</t>
+  </si>
+  <si>
+    <t>fuel_37_smiles</t>
+  </si>
+  <si>
+    <t>fuel_38</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_38</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_38</t>
+  </si>
+  <si>
+    <t>fuel_38_smiles</t>
+  </si>
+  <si>
+    <t>fuel_39</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_39</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_39</t>
+  </si>
+  <si>
+    <t>fuel_39_smiles</t>
+  </si>
+  <si>
+    <t>fuel_40</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_40</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_40</t>
+  </si>
+  <si>
+    <t>fuel_40_smiles</t>
+  </si>
+  <si>
+    <t>fuel_41</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_41</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_41</t>
+  </si>
+  <si>
+    <t>fuel_41_smiles</t>
+  </si>
+  <si>
+    <t>fuel_42</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_42</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_42</t>
+  </si>
+  <si>
+    <t>fuel_42_smiles</t>
+  </si>
+  <si>
+    <t>fuel_43</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_43</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_43</t>
+  </si>
+  <si>
+    <t>fuel_43_smiles</t>
+  </si>
+  <si>
+    <t>fuel_44</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_44</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_44</t>
+  </si>
+  <si>
+    <t>fuel_44_smiles</t>
+  </si>
+  <si>
+    <t>fuel_45</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_45</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_45</t>
+  </si>
+  <si>
+    <t>fuel_45_smiles</t>
+  </si>
+  <si>
+    <t>fuel_46</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_46</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_46</t>
+  </si>
+  <si>
+    <t>fuel_46_smiles</t>
+  </si>
+  <si>
+    <t>fuel_47</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_47</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_47</t>
+  </si>
+  <si>
+    <t>fuel_47_smiles</t>
+  </si>
+  <si>
+    <t>fuel_48</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_48</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_48</t>
+  </si>
+  <si>
+    <t>fuel_48_smiles</t>
+  </si>
+  <si>
+    <t>fuel_49</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_49</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_49</t>
+  </si>
+  <si>
+    <t>fuel_49_smiles</t>
+  </si>
+  <si>
+    <t>fuel_50</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_50</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_50</t>
+  </si>
+  <si>
+    <t>fuel_50_smiles</t>
+  </si>
+  <si>
+    <t>fuel_51</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_51</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_51</t>
+  </si>
+  <si>
+    <t>fuel_51_smiles</t>
+  </si>
+  <si>
+    <t>fuel_52</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_52</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_52</t>
+  </si>
+  <si>
+    <t>fuel_52_smiles</t>
+  </si>
+  <si>
+    <t>fuel_53</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_53</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_53</t>
+  </si>
+  <si>
+    <t>fuel_53_smiles</t>
+  </si>
+  <si>
+    <t>fuel_54</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_54</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_54</t>
+  </si>
+  <si>
+    <t>fuel_54_smiles</t>
+  </si>
+  <si>
+    <t>fuel_55</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_55</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_55</t>
+  </si>
+  <si>
+    <t>fuel_55_smiles</t>
+  </si>
+  <si>
+    <t>fuel_56</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_56</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_56</t>
+  </si>
+  <si>
+    <t>fuel_56_smiles</t>
+  </si>
+  <si>
+    <t>fuel_57</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_57</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_57</t>
+  </si>
+  <si>
+    <t>fuel_57_smiles</t>
+  </si>
+  <si>
+    <t>fuel_58</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_58</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_58</t>
+  </si>
+  <si>
+    <t>fuel_58_smiles</t>
+  </si>
+  <si>
+    <t>fuel_59</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_59</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_59</t>
+  </si>
+  <si>
+    <t>fuel_59_smiles</t>
+  </si>
+  <si>
+    <t>fuel_60</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_60</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_60</t>
+  </si>
+  <si>
+    <t>fuel_60_smiles</t>
+  </si>
+  <si>
+    <t>fuel_61</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_61</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_61</t>
+  </si>
+  <si>
+    <t>fuel_61_smiles</t>
+  </si>
+  <si>
+    <t>fuel_62</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_62</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_62</t>
+  </si>
+  <si>
+    <t>fuel_62_smiles</t>
+  </si>
+  <si>
+    <t>fuel_63</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_63</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_63</t>
+  </si>
+  <si>
+    <t>fuel_63_smiles</t>
+  </si>
+  <si>
+    <t>fuel_64</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_64</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_64</t>
+  </si>
+  <si>
+    <t>fuel_64_smiles</t>
+  </si>
+  <si>
+    <t>fuel_65</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_65</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_65</t>
+  </si>
+  <si>
+    <t>fuel_65_smiles</t>
+  </si>
+  <si>
+    <t>fuel_66</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_66</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_66</t>
+  </si>
+  <si>
+    <t>fuel_66_smiles</t>
+  </si>
+  <si>
+    <t>fuel_67</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_67</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_67</t>
+  </si>
+  <si>
+    <t>fuel_67_smiles</t>
+  </si>
+  <si>
+    <t>fuel_68</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_68</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_68</t>
+  </si>
+  <si>
+    <t>fuel_68_smiles</t>
+  </si>
+  <si>
+    <t>fuel_69</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_69</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_69</t>
+  </si>
+  <si>
+    <t>fuel_69_smiles</t>
+  </si>
+  <si>
+    <t>fuel_70</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_70</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_70</t>
+  </si>
+  <si>
+    <t>fuel_70_smiles</t>
+  </si>
+  <si>
+    <t>fuel_71</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_71</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_71</t>
+  </si>
+  <si>
+    <t>fuel_71_smiles</t>
+  </si>
+  <si>
+    <t>fuel_72</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_72</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_72</t>
+  </si>
+  <si>
+    <t>fuel_72_smiles</t>
+  </si>
+  <si>
+    <t>fuel_73</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_73</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_73</t>
+  </si>
+  <si>
+    <t>fuel_73_smiles</t>
+  </si>
+  <si>
+    <t>fuel_74</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_74</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_74</t>
+  </si>
+  <si>
+    <t>fuel_74_smiles</t>
+  </si>
+  <si>
+    <t>fuel_75</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_75</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_75</t>
+  </si>
+  <si>
+    <t>fuel_75_smiles</t>
+  </si>
+  <si>
+    <t>fuel_76</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_76</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_76</t>
+  </si>
+  <si>
+    <t>fuel_76_smiles</t>
+  </si>
+  <si>
+    <t>fuel_77</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_77</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_77</t>
+  </si>
+  <si>
+    <t>fuel_77_smiles</t>
+  </si>
+  <si>
+    <t>fuel_78</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_78</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_78</t>
+  </si>
+  <si>
+    <t>fuel_78_smiles</t>
+  </si>
+  <si>
+    <t>fuel_79</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_79</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_79</t>
+  </si>
+  <si>
+    <t>fuel_79_smiles</t>
+  </si>
+  <si>
+    <t>fuel_80</t>
+  </si>
+  <si>
+    <t>volume_fraction_fuel_80</t>
+  </si>
+  <si>
+    <t>mass_fraction_fuel_80</t>
+  </si>
+  <si>
+    <t>fuel_80_smiles</t>
+  </si>
+  <si>
+    <t>TG E30</t>
+  </si>
+  <si>
+    <t>[1]</t>
+  </si>
+  <si>
+    <t>Ethanol</t>
+  </si>
+  <si>
+    <t>CCO</t>
+  </si>
+  <si>
+    <t>2,2,4-Trimethylpentane</t>
+  </si>
+  <si>
+    <t>1-Hexene</t>
+  </si>
+  <si>
+    <t>Cc1ccccc1</t>
+  </si>
+  <si>
+    <t>Butane</t>
+  </si>
+  <si>
+    <t>CCCC</t>
+  </si>
+  <si>
+    <t>Pentane</t>
+  </si>
+  <si>
+    <t>CCCCC</t>
+  </si>
+  <si>
+    <t>Hexane</t>
+  </si>
+  <si>
+    <t>CCCCCC</t>
+  </si>
+  <si>
+    <t>Isopentane</t>
+  </si>
+  <si>
+    <t>CCC(C)C</t>
+  </si>
+  <si>
+    <t>2-Methylpentane</t>
+  </si>
+  <si>
+    <t>CCCC(C)C</t>
+  </si>
+  <si>
+    <t>2,3,3-Trimethylpentane</t>
+  </si>
+  <si>
+    <t>CCC(C)(C)C(C)C</t>
+  </si>
+  <si>
+    <t>2,3,4-Trimethylpentane</t>
+  </si>
+  <si>
+    <t>CC(C)C(C)C(C)C</t>
+  </si>
+  <si>
+    <t>3-Methylpentane</t>
+  </si>
+  <si>
+    <t>CCC(C)CC</t>
+  </si>
+  <si>
+    <t>n-Nonane</t>
+  </si>
+  <si>
+    <t>CCCCCCCCC</t>
+  </si>
+  <si>
+    <t>2-Methylhexane</t>
+  </si>
+  <si>
+    <t>CCCCC(C)C</t>
+  </si>
+  <si>
+    <t>m-Xylene</t>
+  </si>
+  <si>
+    <t>Cc1cccc(C)c1</t>
+  </si>
+  <si>
+    <t>Methylcyclopentane</t>
+  </si>
+  <si>
+    <t>CC1CCCC1</t>
+  </si>
+  <si>
+    <t>1,2,4-Trimethylbenzene</t>
+  </si>
+  <si>
+    <t>Cc1ccc(C)c(C)c1</t>
+  </si>
+  <si>
+    <t>n-Octane</t>
+  </si>
+  <si>
     <t>CCCCCCCC</t>
   </si>
   <si>
-    <t>CC(=CCCC(=CC=O)C)C</t>
-[...20 lines deleted...]
-    <t>C1CCCCC1</t>
+    <t>3-Methyloctane</t>
+  </si>
+  <si>
+    <t>CCCCCC(C)CC</t>
+  </si>
+  <si>
+    <t>2,3-dinnethylbutane</t>
+  </si>
+  <si>
+    <t>CC(C)C(C)C</t>
+  </si>
+  <si>
+    <t>Ethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CCC1CCCCC1</t>
+  </si>
+  <si>
+    <t>2,2,5-Trimethylhexane</t>
+  </si>
+  <si>
+    <t>CC(C)CCC(C)(C)C</t>
+  </si>
+  <si>
+    <t>2,4-Dimethylpentane</t>
+  </si>
+  <si>
+    <t>CC(C)CC(C)C</t>
+  </si>
+  <si>
+    <t>Cyclopentane</t>
+  </si>
+  <si>
+    <t>trans-1,3-Dimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>C[C@H]1CCC[C@H](C)C1</t>
+  </si>
+  <si>
+    <t>c1ccccc1</t>
+  </si>
+  <si>
+    <t>2,5-Dimethylhexane</t>
+  </si>
+  <si>
+    <t>CC(C)CCC(C)C</t>
+  </si>
+  <si>
+    <t>1,2,4-Trimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>C[C@H]1CC[C@H](C)[C@@H](C)C1</t>
+  </si>
+  <si>
+    <t>o-Xylene</t>
+  </si>
+  <si>
+    <t>Cc1ccccc1C</t>
+  </si>
+  <si>
+    <t>m-Ethyltoluene</t>
+  </si>
+  <si>
+    <t>CCc1cccc(C)c1</t>
+  </si>
+  <si>
+    <t>2,4-Dimethylhexane</t>
+  </si>
+  <si>
+    <t>CCC(C)CC(C)C</t>
+  </si>
+  <si>
+    <t>p-Xylene</t>
+  </si>
+  <si>
+    <t>Cc1ccc(C)cc1</t>
+  </si>
+  <si>
+    <t>3-Methylhexane</t>
+  </si>
+  <si>
+    <t>CCCC(C)CC</t>
+  </si>
+  <si>
+    <t>2,3-Dimethylhexane</t>
+  </si>
+  <si>
+    <t>CCCC(C)C(C)C</t>
+  </si>
+  <si>
+    <t>Ethylbenzene</t>
+  </si>
+  <si>
+    <t>CCc1ccccc1</t>
+  </si>
+  <si>
+    <t>n-Decane</t>
+  </si>
+  <si>
+    <t>2-Methyloctane</t>
+  </si>
+  <si>
+    <t>CCCCCCC(C)C</t>
+  </si>
+  <si>
+    <t>n-Undecane</t>
+  </si>
+  <si>
+    <t>4-Methyl-3-heptene</t>
+  </si>
+  <si>
+    <t>CCCC(C)=CCC</t>
+  </si>
+  <si>
+    <t>1,3,5-Trimethylbenzene</t>
+  </si>
+  <si>
+    <t>Cc1cc(C)cc(C)c1</t>
+  </si>
+  <si>
+    <t>2,2-Dimethylbutane</t>
+  </si>
+  <si>
+    <t>CCC(C)(C)C</t>
+  </si>
+  <si>
+    <t>trans-1,3-Diethylcyclopentane</t>
+  </si>
+  <si>
+    <t>CC[C@H]1CC[C@H](CC)C1</t>
+  </si>
+  <si>
+    <t>4-Methyloctane</t>
+  </si>
+  <si>
+    <t>CCCCC(C)CCC</t>
+  </si>
+  <si>
+    <t>2,2,3-Trimethylpentane</t>
+  </si>
+  <si>
+    <t>CCC(C)C(C)(C)C</t>
+  </si>
+  <si>
+    <t>2,6- dimethylheptane</t>
+  </si>
+  <si>
+    <t>CC(C)CCCC(C)C</t>
+  </si>
+  <si>
+    <t>2,2,4-trimethylpentane</t>
+  </si>
+  <si>
+    <t>CCCCCC(C)C</t>
+  </si>
+  <si>
+    <t>p-Ethyltoluene</t>
+  </si>
+  <si>
+    <t>CCc1ccc(C)cc1</t>
+  </si>
+  <si>
+    <t>3-Ethylhexane</t>
+  </si>
+  <si>
+    <t>CCCC(CC)CC</t>
+  </si>
+  <si>
+    <t>2,2,4-Trimethylheptane</t>
+  </si>
+  <si>
+    <t>CCCC(C)CC(C)(C)C</t>
+  </si>
+  <si>
+    <t>1,2,3,5-Tetramethylbenzene</t>
+  </si>
+  <si>
+    <t>Cc1cc(C)c(C)c(C)c1</t>
+  </si>
+  <si>
+    <t>1-Methyl-3-propylbenzene</t>
+  </si>
+  <si>
+    <t>CCCc1cccc(C)c1</t>
+  </si>
+  <si>
+    <t>3-Methylheptane</t>
+  </si>
+  <si>
+    <t>CCCCC(C)CC</t>
+  </si>
+  <si>
+    <t>2,5-Dimethylheptane</t>
+  </si>
+  <si>
+    <t>CCC(C)CCC(C)C</t>
+  </si>
+  <si>
+    <t>2,2,6-Trimethyloctane</t>
+  </si>
+  <si>
+    <t>CCC(C)CCCC(C)(C)C</t>
+  </si>
+  <si>
+    <t>4-Ethyl-o-xylene</t>
+  </si>
+  <si>
+    <t>CCc1ccc(C)c(C)c1</t>
+  </si>
+  <si>
+    <t>1,2,4,5-Tetramethylbenzene</t>
+  </si>
+  <si>
+    <t>Cc1cc(C)c(C)cc1C</t>
+  </si>
+  <si>
+    <t>o-Ethyltoluene</t>
+  </si>
+  <si>
+    <t>CCc1ccccc1C</t>
+  </si>
+  <si>
+    <t>1,2,3-Trimethylbenzene</t>
+  </si>
+  <si>
+    <t>Cc1cccc(C)c1C</t>
+  </si>
+  <si>
+    <t>2-methylnaphtalene</t>
+  </si>
+  <si>
+    <t>Cc1ccc2ccccc2c1</t>
+  </si>
+  <si>
+    <t>Isopropylcyclohexane</t>
+  </si>
+  <si>
+    <t>CCC1(C)CCCCC1</t>
+  </si>
+  <si>
+    <t>C[C@@H]1CC[C@@H]([C@H](C1)C)C</t>
+  </si>
+  <si>
+    <t>1-Methyl-2-propylcyclopentane</t>
+  </si>
+  <si>
+    <t>CCCC1CCCC1C</t>
+  </si>
+  <si>
+    <t>n-Propylbenzene</t>
+  </si>
+  <si>
+    <t>CCCc1ccccc1</t>
+  </si>
+  <si>
+    <t>2,5,6-Trimethyloctane</t>
+  </si>
+  <si>
+    <t>CCC(C)C(C)CCC(C)C</t>
+  </si>
+  <si>
+    <t>cis-1,2-Dimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>C[C@@H]1CCCC[C@@H]1C</t>
+  </si>
+  <si>
+    <t>4-Methylheptane</t>
+  </si>
+  <si>
+    <t>CCCC(C)CCC</t>
+  </si>
+  <si>
+    <t>2,4-Dimethylheptane</t>
+  </si>
+  <si>
+    <t>CCCC(C)CC(C)C</t>
+  </si>
+  <si>
+    <t>4-Methylindan</t>
+  </si>
+  <si>
+    <t>Cc1cccc2CCCc12</t>
+  </si>
+  <si>
+    <t>2-Ethyl-m-xylene</t>
+  </si>
+  <si>
+    <t>CCc1c(C)cccc1C</t>
+  </si>
+  <si>
+    <t>2,3,5-Trimethylhexane</t>
+  </si>
+  <si>
+    <t>CC(C)CC(C)C(C)C</t>
+  </si>
+  <si>
+    <t>2,6-Dimethyloctane</t>
+  </si>
+  <si>
+    <t>CCC(C)CCCC(C)C</t>
+  </si>
+  <si>
+    <t>1,2,4-trimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1CCC(C)C(C)C1</t>
+  </si>
+  <si>
+    <t>3,3-Dimethylpentane</t>
+  </si>
+  <si>
+    <t>CCC(C)(C)CC</t>
+  </si>
+  <si>
+    <t>1,3-Dimethyl-5-ethylbenzene</t>
+  </si>
+  <si>
+    <t>CCc1cc(C)cc(C)c1</t>
+  </si>
+  <si>
+    <t>4-Ethylheptane</t>
+  </si>
+  <si>
+    <t>CCCC(CC)CCC</t>
+  </si>
+  <si>
+    <t>4-Ethyl-m-xylene</t>
+  </si>
+  <si>
+    <t>CCc1ccc(C)cc1C</t>
+  </si>
+  <si>
+    <t>1,1,3-Trimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1CCCC(C)(C)C1</t>
+  </si>
+  <si>
+    <t>5-Methylindan</t>
+  </si>
+  <si>
+    <t>Cc1ccc2CCCc2c1</t>
+  </si>
+  <si>
+    <t>TG alkylate</t>
+  </si>
+  <si>
+    <t>2,2-Dimethylhexane</t>
+  </si>
+  <si>
+    <t>CCCCC(C)(C)C</t>
+  </si>
+  <si>
+    <t>TG cycloalkane</t>
+  </si>
+  <si>
+    <t>cis-1,4-Dimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>C[C@@H]1CC[C@H](C)CC1</t>
+  </si>
+  <si>
+    <t>cis-1,4-dimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1Cc2ccccc2C1</t>
+  </si>
+  <si>
+    <t>3-Ethyl-o-xylene</t>
+  </si>
+  <si>
+    <t>CCc1cccc(C)c1C</t>
+  </si>
+  <si>
+    <t>1,4-Diethylbenzene</t>
+  </si>
+  <si>
+    <t>CCc1ccc(CC)cc1</t>
+  </si>
+  <si>
+    <t>1,1-Dimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1(C)CCCCC1</t>
+  </si>
+  <si>
+    <t>2-Ethyl-p-xylene</t>
+  </si>
+  <si>
+    <t>CCc1cc(C)ccc1C</t>
+  </si>
+  <si>
+    <t>2-methylindan</t>
+  </si>
+  <si>
+    <t>c1ccc2ccccc2c1</t>
+  </si>
+  <si>
+    <t>TG olefin</t>
+  </si>
+  <si>
+    <t>2,2,4-Trimethyl-1-pentene</t>
+  </si>
+  <si>
+    <t>CC(C)=CC(C)(C)C</t>
+  </si>
+  <si>
+    <t>1-Octene</t>
+  </si>
+  <si>
+    <t>1,1,2-Trimethylcyclohexane</t>
+  </si>
+  <si>
+    <t>CC1CCCCC1(C)C</t>
+  </si>
+  <si>
+    <t>1-Ethyl-4-methylcyclohexane</t>
+  </si>
+  <si>
+    <t>CCC1CCC(C)CC1</t>
+  </si>
+  <si>
+    <t>n-Propylcyclopentane</t>
+  </si>
+  <si>
+    <t>CCCC1CCCC1</t>
+  </si>
+  <si>
+    <t>2,2,3-Trimethylhexane</t>
+  </si>
+  <si>
+    <t>CCCC(C)C(C)(C)C</t>
+  </si>
+  <si>
+    <t>4-Methylnonane</t>
+  </si>
+  <si>
+    <t>CCCCCC(C)CCC</t>
+  </si>
+  <si>
+    <t>MSF E30</t>
+  </si>
+  <si>
+    <t>n-Heptane</t>
+  </si>
+  <si>
+    <t>MSF aromatic</t>
+  </si>
+  <si>
+    <t>TG aromatics</t>
+  </si>
+  <si>
+    <t>Indane</t>
+  </si>
+  <si>
+    <t>C1Cc2ccccc2C1</t>
+  </si>
+  <si>
+    <t>MSF alkylate</t>
+  </si>
+  <si>
+    <t>25%n-dodecane-75%iso-butylbenzene</t>
+  </si>
+  <si>
+    <t>iso-butylbenzene</t>
+  </si>
+  <si>
+    <t>CC(C)CC1=CC=CC=C1</t>
+  </si>
+  <si>
+    <t>50%n-dodecane-50%iso-butylbenzene</t>
+  </si>
+  <si>
+    <t>75%n-dodecane-25%iso-butylbenzene</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.24%2,2,4,4,6,8,8-heptamethylnonane-27.61%n-hexadecane-20.61%1-methylnaphthalene-15.55%cis-decalin </t>
+  </si>
+  <si>
+    <t>2,2,4,4,6,8,8-heptamethylnonane</t>
+  </si>
+  <si>
+    <t>n-hexadecane</t>
+  </si>
+  <si>
+    <t>1-methylnaphthalene</t>
+  </si>
+  <si>
+    <t>CC1=CC=CC2=CC=CC=C12</t>
+  </si>
+  <si>
+    <t>cis-decalin</t>
+  </si>
+  <si>
+    <t>27.2%2,2,4,4,6,8,8-heptamethylnonane-23.46%n-octadecane-21.17%1,2,3,4-tetrahydronaphthalene (Tetralin)-15.75%1-methylnaphthalene-12.42%1,2,4-trimethylbenzene</t>
+  </si>
+  <si>
+    <t>n-octadecane</t>
   </si>
   <si>
     <t>CCCCCCCCCCCCCCCCCC</t>
   </si>
   <si>
-    <t>CCCCC1CCCCC1</t>
-[...140 lines deleted...]
-    <t>C1=COC(=C1)CO</t>
+    <t>1,2,4-trimethylbenzene</t>
+  </si>
+  <si>
+    <t>28.97%2,2,4,4,6,8,8-heptamethylnonane-19.89%n-octadecane-15.6%1,2,3,4-tetrahydronaphthalene (Tetralin)-14.5%1-methylnaphthalene-7.8%1,2,4-trimethylbenzene-5.42%cis-decalin-5.35%n-butylcyclohexane-2.48%n-hexadecane</t>
+  </si>
+  <si>
+    <t>71.44%n-dodecane-28.56%1,3,5-trimethylbenzene</t>
+  </si>
+  <si>
+    <t>17.74%n-dodecane-28.28%1,3,5-trimethylbenzene-53.99%2,2,4-trimethylpentane</t>
+  </si>
+  <si>
+    <t>40.77%n-dodecane-6.93%1,3,5-trimethylbenzene-29.18%2,2,4-trimethylpentane-23.11%n-propylbenzene</t>
+  </si>
+  <si>
+    <t>n-propylbenzene</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.51%n-dodecane-24.69%2,2,4,4,6,8,8-heptamethylnonane-24.72%1-methylnaphthalene-21.15%methylcyclohexane-6.93%cis-decalin </t>
+  </si>
+  <si>
+    <t>29.65%n-dodecane-20.36%n-tetradecane-20.57%methylcyclohexane-14.95%1,3-dimethylbenzene (m-Xylene)-10.10%2,2,4-trimethylpentane-4.37%1,2,3,4-tetrahydronaphthalene (Tetralin)</t>
+  </si>
+  <si>
+    <t>n-tetradecane</t>
   </si>
   <si>
     <t>CC1=CC(=CC=C1)C</t>
-  </si>
-[...1429 lines deleted...]
-    <t>Îµ-caprolactone 33% + butanol + RFD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...29 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="3"/>
-[...91 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="33">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...171 lines deleted...]
-    </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...25 lines deleted...]
-    <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
-[...64 lines deleted...]
-        <color theme="4"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...35 lines deleted...]
-    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{516FC530-A49F-4097-B13F-2E8E69E60F23}">
-  <dimension ref="A1:CS382"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:V200"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46.6328125" customWidth="1"/>
-[...89 lines deleted...]
-    <col min="97" max="97" width="16.54296875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44.453125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="43.6328125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.6328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.08984375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="27.54296875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="19" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="27.54296875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="19" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="27.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
-[...2 lines deleted...]
-      <c r="J1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="K1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="L1" t="s">
-[...2 lines deleted...]
-      <c r="M1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="N1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="O1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="P1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="R1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="S1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="T1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="U1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="V1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="W1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="X1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="Y1" t="s">
+    </row>
+    <row r="2" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
         <v>22</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="B2" t="s">
         <v>23</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="D2">
+        <v>40.1</v>
+      </c>
+      <c r="E2">
+        <v>39.326757720250399</v>
+      </c>
+      <c r="F2" t="s">
         <v>24</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="G2" t="s">
         <v>25</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="H2">
+        <v>0.52969999999999995</v>
+      </c>
+      <c r="I2">
+        <v>0.52517858304517562</v>
+      </c>
+      <c r="J2" t="s">
         <v>26</v>
       </c>
-      <c r="AD1" t="s">
-[...5 lines deleted...]
-      <c r="AF1" t="s">
+      <c r="K2" t="s">
         <v>27</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="L2">
+        <v>0.4703</v>
+      </c>
+      <c r="M2">
+        <v>0.47482141695482449</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3">
+        <v>36.1</v>
+      </c>
+      <c r="E3">
+        <v>35.722860581942598</v>
+      </c>
+      <c r="F3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3">
+        <v>0.42880000000000001</v>
+      </c>
+      <c r="I3">
+        <v>0.42440547849668131</v>
+      </c>
+      <c r="J3" t="s">
         <v>26</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3">
+        <v>0.57109999999999994</v>
+      </c>
+      <c r="M3">
+        <v>0.57559452150331869</v>
+      </c>
+      <c r="N3" t="s">
         <v>28</v>
       </c>
-      <c r="AI1" t="s">
-[...11 lines deleted...]
-      <c r="AM1" t="s">
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
         <v>31</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="B4" t="s">
         <v>32</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="D4">
+        <v>31.6</v>
+      </c>
+      <c r="E4">
+        <v>32.007040246295603</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4">
+        <v>0.32550000000000001</v>
+      </c>
+      <c r="I4">
+        <v>0.32152995015137559</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4">
+        <v>0.67449999999999999</v>
+      </c>
+      <c r="M4">
+        <v>0.67847004984862436</v>
+      </c>
+      <c r="N4" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
         <v>33</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="B5" t="s">
         <v>34</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="D5">
+        <v>27.7</v>
+      </c>
+      <c r="E5">
+        <v>27.949329022248602</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5">
+        <v>0.21970000000000001</v>
+      </c>
+      <c r="I5">
+        <v>0.2166059694272407</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5">
+        <v>0.78029999999999999</v>
+      </c>
+      <c r="M5">
+        <v>0.78339403057275925</v>
+      </c>
+      <c r="N5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
         <v>35</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="B6" t="s">
         <v>36</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="D6">
+        <v>23.3</v>
+      </c>
+      <c r="E6">
+        <v>22.999559770692201</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6">
+        <v>0.11119999999999999</v>
+      </c>
+      <c r="I6">
+        <v>0.1094197042494798</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6">
+        <v>0.88879999999999992</v>
+      </c>
+      <c r="M6">
+        <v>0.89058029575052022</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="AT1" t="s">
-[...2 lines deleted...]
-      <c r="AU1" t="s">
+      <c r="B7" t="s">
         <v>38</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="D7">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="E7">
+        <v>36.7782836267953</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7">
+        <v>0.52090000000000003</v>
+      </c>
+      <c r="I7">
+        <v>0.46144942093849001</v>
+      </c>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" t="s">
         <v>39</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="L7">
+        <v>0.47910000000000003</v>
+      </c>
+      <c r="M7">
+        <v>0.53855057906151005</v>
+      </c>
+      <c r="N7" t="s">
         <v>40</v>
       </c>
-      <c r="AX1" t="s">
-[...5 lines deleted...]
-      <c r="AZ1" t="s">
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
         <v>41</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="D8">
+        <v>34.1</v>
+      </c>
+      <c r="E8">
+        <v>34.282648944993703</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8">
+        <v>0.46970000000000001</v>
+      </c>
+      <c r="I8">
+        <v>0.4110790580362858</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8">
+        <v>0.53029999999999999</v>
+      </c>
+      <c r="M8">
+        <v>0.58892094196371414</v>
+      </c>
+      <c r="N8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
         <v>43</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="B9" t="s">
         <v>44</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="D9">
+        <v>31</v>
+      </c>
+      <c r="E9">
+        <v>31.564422044166001</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9">
+        <v>0.42020000000000002</v>
+      </c>
+      <c r="I9">
+        <v>0.36352197672813552</v>
+      </c>
+      <c r="J9" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" t="s">
+        <v>39</v>
+      </c>
+      <c r="L9">
+        <v>0.57979999999999998</v>
+      </c>
+      <c r="M9">
+        <v>0.63647802327186453</v>
+      </c>
+      <c r="N9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
         <v>45</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10">
+        <v>28.3</v>
+      </c>
+      <c r="E10">
+        <v>28.6912719812651</v>
+      </c>
+      <c r="F10" t="s">
         <v>24</v>
       </c>
-      <c r="BF1" t="s">
-[...2 lines deleted...]
-      <c r="BG1" t="s">
+      <c r="G10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10">
+        <v>0.37219999999999998</v>
+      </c>
+      <c r="I10">
+        <v>0.31844047875600873</v>
+      </c>
+      <c r="J10" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" t="s">
+        <v>39</v>
+      </c>
+      <c r="L10">
+        <v>0.62780000000000002</v>
+      </c>
+      <c r="M10">
+        <v>0.68155952124399122</v>
+      </c>
+      <c r="N10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
         <v>47</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="D11">
+        <v>25.8</v>
+      </c>
+      <c r="E11">
+        <v>25.891445491998699</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11">
+        <v>0.32579999999999998</v>
+      </c>
+      <c r="I11">
+        <v>0.27579816590222128</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" t="s">
+        <v>39</v>
+      </c>
+      <c r="L11">
+        <v>0.67420000000000002</v>
+      </c>
+      <c r="M11">
+        <v>0.72420183409777872</v>
+      </c>
+      <c r="N11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
         <v>49</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="B12" t="s">
         <v>50</v>
       </c>
-      <c r="BK1" t="s">
-[...2 lines deleted...]
-      <c r="BL1" t="s">
+      <c r="D12">
+        <v>22.9</v>
+      </c>
+      <c r="E12">
+        <v>23.189044359425701</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12">
+        <v>0.28070000000000001</v>
+      </c>
+      <c r="I12">
+        <v>0.23520510940648071</v>
+      </c>
+      <c r="J12" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>39</v>
+      </c>
+      <c r="L12">
+        <v>0.71930000000000005</v>
+      </c>
+      <c r="M12">
+        <v>0.76479489059351935</v>
+      </c>
+      <c r="N12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
         <v>51</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="BN1" t="s">
-[...23 lines deleted...]
-      <c r="BV1" t="s">
+      <c r="D13">
+        <v>19.8</v>
+      </c>
+      <c r="E13">
+        <v>21.088701073536399</v>
+      </c>
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="I13">
+        <v>0.19665148301698501</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13">
+        <v>0.76300000000000001</v>
+      </c>
+      <c r="M13">
+        <v>0.80334851698301502</v>
+      </c>
+      <c r="N13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
         <v>53</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="D14">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="E14">
+        <v>32.469737893186597</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14">
+        <v>0.36830000000000002</v>
+      </c>
+      <c r="I14">
+        <v>0.35178406628709402</v>
+      </c>
+      <c r="J14" t="s">
+        <v>26</v>
+      </c>
+      <c r="K14" t="s">
+        <v>27</v>
+      </c>
+      <c r="L14">
+        <v>0.49049999999999999</v>
+      </c>
+      <c r="M14">
+        <v>0.47708058626570687</v>
+      </c>
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14" t="s">
+        <v>39</v>
+      </c>
+      <c r="P14">
+        <v>0.14119999999999999</v>
+      </c>
+      <c r="Q14">
+        <v>0.17113534744719899</v>
+      </c>
+      <c r="R14" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
         <v>55</v>
       </c>
-      <c r="BY1" t="s">
-[...5 lines deleted...]
-      <c r="CA1" t="s">
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="D15">
+        <v>29.1</v>
+      </c>
+      <c r="E15">
+        <v>29.175042967153399</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15">
+        <v>0.31309999999999999</v>
+      </c>
+      <c r="I15">
+        <v>0.2898164115252595</v>
+      </c>
+      <c r="J15" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="M15">
+        <v>0.3930558359458462</v>
+      </c>
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15" t="s">
+        <v>39</v>
+      </c>
+      <c r="P15">
+        <v>0.27</v>
+      </c>
+      <c r="Q15">
+        <v>0.31712775252889441</v>
+      </c>
+      <c r="R15" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
         <v>57</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="B16" t="s">
         <v>58</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="D16">
+        <v>26.2</v>
+      </c>
+      <c r="E16">
+        <v>26.089044189644699</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16">
+        <v>0.26250000000000001</v>
+      </c>
+      <c r="I16">
+        <v>0.23630838857720579</v>
+      </c>
+      <c r="J16" t="s">
+        <v>26</v>
+      </c>
+      <c r="K16" t="s">
+        <v>27</v>
+      </c>
+      <c r="L16">
+        <v>0.34960000000000002</v>
+      </c>
+      <c r="M16">
+        <v>0.32047897407813503</v>
+      </c>
+      <c r="N16" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16" t="s">
+        <v>39</v>
+      </c>
+      <c r="P16">
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="Q16">
+        <v>0.4432126373446591</v>
+      </c>
+      <c r="R16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
         <v>59</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="B17" t="s">
         <v>60</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="D17">
+        <v>22.7</v>
+      </c>
+      <c r="E17">
+        <v>22.6360778910996</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17">
+        <v>0.21590000000000001</v>
+      </c>
+      <c r="I17">
+        <v>0.18958914802430291</v>
+      </c>
+      <c r="J17" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17">
+        <v>0.28760000000000002</v>
+      </c>
+      <c r="M17">
+        <v>0.2571745574117526</v>
+      </c>
+      <c r="N17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17" t="s">
+        <v>39</v>
+      </c>
+      <c r="P17">
+        <v>0.4965</v>
+      </c>
+      <c r="Q17">
+        <v>0.55323629456394452</v>
+      </c>
+      <c r="R17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
         <v>61</v>
       </c>
-      <c r="CG1" t="s">
-[...2 lines deleted...]
-      <c r="CH1" t="s">
+      <c r="B18" t="s">
         <v>62</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="D18">
+        <v>28.9</v>
+      </c>
+      <c r="E18">
+        <v>28.883745412980002</v>
+      </c>
+      <c r="F18" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18">
+        <v>0.27910000000000001</v>
+      </c>
+      <c r="I18">
+        <v>0.26607996150731172</v>
+      </c>
+      <c r="J18" t="s">
+        <v>26</v>
+      </c>
+      <c r="K18" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18">
+        <v>0.57830000000000004</v>
+      </c>
+      <c r="M18">
+        <v>0.56141474097260013</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" t="s">
+        <v>39</v>
+      </c>
+      <c r="P18">
+        <v>0.1426</v>
+      </c>
+      <c r="Q18">
+        <v>0.1725052975200882</v>
+      </c>
+      <c r="R18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
         <v>63</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="B19" t="s">
         <v>64</v>
       </c>
-      <c r="CK1" t="s">
+      <c r="D19">
+        <v>26.3</v>
+      </c>
+      <c r="E19">
+        <v>26.1358005321615</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19">
+        <v>0.2369</v>
+      </c>
+      <c r="I19">
+        <v>0.2188785354826436</v>
+      </c>
+      <c r="J19" t="s">
+        <v>26</v>
+      </c>
+      <c r="K19" t="s">
+        <v>27</v>
+      </c>
+      <c r="L19">
+        <v>0.49080000000000001</v>
+      </c>
+      <c r="M19">
+        <v>0.46176493866141272</v>
+      </c>
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" t="s">
+        <v>39</v>
+      </c>
+      <c r="P19">
+        <v>0.27239999999999998</v>
+      </c>
+      <c r="Q19">
+        <v>0.31935652585594387</v>
+      </c>
+      <c r="R19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
         <v>65</v>
       </c>
-      <c r="CL1" t="s">
-[...2 lines deleted...]
-      <c r="CM1" t="s">
+      <c r="B20" t="s">
         <v>66</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="D20">
+        <v>23.7</v>
+      </c>
+      <c r="E20">
+        <v>23.2856375110009</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20">
+        <v>0.1983</v>
+      </c>
+      <c r="I20">
+        <v>0.17822528610762081</v>
+      </c>
+      <c r="J20" t="s">
+        <v>26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20">
+        <v>0.4108</v>
+      </c>
+      <c r="M20">
+        <v>0.37597184886684382</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20" t="s">
+        <v>39</v>
+      </c>
+      <c r="P20">
+        <v>0.39090000000000003</v>
+      </c>
+      <c r="Q20">
+        <v>0.44580286502553551</v>
+      </c>
+      <c r="R20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A21" t="s">
         <v>67</v>
       </c>
-      <c r="CO1" t="s">
-[...19 lines deleted...]
-      <c r="D2" t="s">
+      <c r="B21" t="s">
         <v>68</v>
       </c>
-      <c r="E2" t="s">
+      <c r="D21">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="E21">
+        <v>19.8725012903448</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21">
+        <v>0.16289999999999999</v>
+      </c>
+      <c r="I21">
+        <v>0.14284480946335029</v>
+      </c>
+      <c r="J21" t="s">
+        <v>26</v>
+      </c>
+      <c r="K21" t="s">
+        <v>27</v>
+      </c>
+      <c r="L21">
+        <v>0.33750000000000002</v>
+      </c>
+      <c r="M21">
+        <v>0.3013668257209931</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21" t="s">
+        <v>39</v>
+      </c>
+      <c r="P21">
+        <v>0.49950000000000011</v>
+      </c>
+      <c r="Q21">
+        <v>0.55578836481565663</v>
+      </c>
+      <c r="R21" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A22" t="s">
         <v>69</v>
       </c>
-      <c r="F2" t="s">
+      <c r="B22" t="s">
         <v>70</v>
       </c>
-      <c r="G2" t="s">
+      <c r="D22">
+        <v>25.4</v>
+      </c>
+      <c r="E22">
+        <v>25.146243320152099</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22">
+        <v>0.188</v>
+      </c>
+      <c r="I22">
+        <v>0.1788986133395925</v>
+      </c>
+      <c r="J22" t="s">
+        <v>26</v>
+      </c>
+      <c r="K22" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22">
+        <v>0.66780000000000006</v>
+      </c>
+      <c r="M22">
+        <v>0.64710361585516274</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" t="s">
+        <v>39</v>
+      </c>
+      <c r="P22">
+        <v>0.14410000000000001</v>
+      </c>
+      <c r="Q22">
+        <v>0.1739977708052447</v>
+      </c>
+      <c r="R22" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A23" t="s">
         <v>71</v>
       </c>
-      <c r="H2" t="s">
+      <c r="B23" t="s">
         <v>72</v>
       </c>
-      <c r="I2" t="s">
+      <c r="D23">
+        <v>22.8</v>
+      </c>
+      <c r="E23">
+        <v>22.5774059972026</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23">
+        <v>0.1593</v>
+      </c>
+      <c r="I23">
+        <v>0.14692107405788771</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23">
+        <v>0.56590000000000007</v>
+      </c>
+      <c r="M23">
+        <v>0.53147923287976084</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23" t="s">
+        <v>39</v>
+      </c>
+      <c r="P23">
+        <v>0.27479999999999999</v>
+      </c>
+      <c r="Q23">
+        <v>0.32159969306235148</v>
+      </c>
+      <c r="R23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A24" t="s">
         <v>73</v>
       </c>
-      <c r="J2" t="s">
+      <c r="B24" t="s">
         <v>74</v>
       </c>
-      <c r="K2" t="s">
+      <c r="D24">
+        <v>19.8</v>
+      </c>
+      <c r="E24">
+        <v>19.734039045365702</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24">
+        <v>0.13320000000000001</v>
+      </c>
+      <c r="I24">
+        <v>0.1195095585659207</v>
+      </c>
+      <c r="J24" t="s">
+        <v>26</v>
+      </c>
+      <c r="K24" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="M24">
+        <v>0.43215331117320388</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24" t="s">
+        <v>39</v>
+      </c>
+      <c r="P24">
+        <v>0.39379999999999998</v>
+      </c>
+      <c r="Q24">
+        <v>0.44833713026087529</v>
+      </c>
+      <c r="R24" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A25" t="s">
         <v>75</v>
       </c>
-      <c r="L2" t="s">
+      <c r="B25" t="s">
         <v>76</v>
       </c>
-      <c r="M2" t="s">
+      <c r="D25">
+        <v>16.5</v>
+      </c>
+      <c r="E25">
+        <v>16.9906226588202</v>
+      </c>
+      <c r="F25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25">
+        <v>0.10929999999999999</v>
+      </c>
+      <c r="I25">
+        <v>9.5687634485377662E-2</v>
+      </c>
+      <c r="J25" t="s">
+        <v>26</v>
+      </c>
+      <c r="K25" t="s">
+        <v>27</v>
+      </c>
+      <c r="L25">
+        <v>0.3881</v>
+      </c>
+      <c r="M25">
+        <v>0.34598525127545199</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25" t="s">
+        <v>39</v>
+      </c>
+      <c r="P25">
+        <v>0.50259999999999994</v>
+      </c>
+      <c r="Q25">
+        <v>0.55832711423917036</v>
+      </c>
+      <c r="R25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A26" t="s">
         <v>77</v>
       </c>
-      <c r="N2" t="s">
+      <c r="B26" t="s">
         <v>78</v>
       </c>
-      <c r="O2" t="s">
+      <c r="D26">
+        <v>21.1</v>
+      </c>
+      <c r="E26">
+        <v>20.964255414294499</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="I26">
+        <v>9.0211586863960358E-2</v>
+      </c>
+      <c r="J26" t="s">
+        <v>26</v>
+      </c>
+      <c r="K26" t="s">
+        <v>27</v>
+      </c>
+      <c r="L26">
+        <v>0.75930000000000009</v>
+      </c>
+      <c r="M26">
+        <v>0.7342270892127899</v>
+      </c>
+      <c r="N26" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26" t="s">
+        <v>39</v>
+      </c>
+      <c r="P26">
+        <v>0.1457</v>
+      </c>
+      <c r="Q26">
+        <v>0.1755613239232498</v>
+      </c>
+      <c r="R26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A27" t="s">
         <v>79</v>
       </c>
-      <c r="P2" t="s">
+      <c r="B27" t="s">
         <v>80</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="D27">
+        <v>18.3</v>
+      </c>
+      <c r="E27">
+        <v>18.562936190081999</v>
+      </c>
+      <c r="F27" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27">
+        <v>8.0399999999999985E-2</v>
+      </c>
+      <c r="I27">
+        <v>7.4010900436517063E-2</v>
+      </c>
+      <c r="J27" t="s">
+        <v>26</v>
+      </c>
+      <c r="K27" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27">
+        <v>0.64230000000000009</v>
+      </c>
+      <c r="M27">
+        <v>0.60208228338667957</v>
+      </c>
+      <c r="N27" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27" t="s">
+        <v>39</v>
+      </c>
+      <c r="P27">
+        <v>0.27729999999999999</v>
+      </c>
+      <c r="Q27">
+        <v>0.32390681617680339</v>
+      </c>
+      <c r="R27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A28" t="s">
         <v>81</v>
       </c>
-      <c r="R2" t="s">
+      <c r="B28" t="s">
         <v>82</v>
       </c>
-      <c r="S2" t="s">
+      <c r="D28">
+        <v>15.6</v>
+      </c>
+      <c r="E28">
+        <v>16.115605449645699</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28">
+        <v>6.7099999999999993E-2</v>
+      </c>
+      <c r="I28">
+        <v>6.0098954179191998E-2</v>
+      </c>
+      <c r="J28" t="s">
+        <v>26</v>
+      </c>
+      <c r="K28" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28">
+        <v>0.53620000000000001</v>
+      </c>
+      <c r="M28">
+        <v>0.48904575205037271</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
+        <v>39</v>
+      </c>
+      <c r="P28">
+        <v>0.3967</v>
+      </c>
+      <c r="Q28">
+        <v>0.45085529377043532</v>
+      </c>
+      <c r="R28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A29" t="s">
         <v>83</v>
       </c>
-      <c r="T2" t="s">
+      <c r="B29" t="s">
         <v>84</v>
       </c>
-      <c r="U2" t="s">
+      <c r="D29">
+        <v>21.02</v>
+      </c>
+      <c r="E29">
+        <v>20.960539476673699</v>
+      </c>
+      <c r="F29" t="s">
+        <v>24</v>
+      </c>
+      <c r="G29" t="s">
+        <v>27</v>
+      </c>
+      <c r="H29">
+        <v>0.87209999999999999</v>
+      </c>
+      <c r="I29">
+        <v>0.87583939121815046</v>
+      </c>
+      <c r="J29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" t="s">
         <v>85</v>
       </c>
-      <c r="V2" t="s">
+      <c r="L29">
+        <v>0.12790000000000001</v>
+      </c>
+      <c r="M29">
+        <v>0.12416060878184949</v>
+      </c>
+      <c r="N29" t="s">
         <v>86</v>
       </c>
-      <c r="W2" t="s">
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A30" t="s">
         <v>87</v>
       </c>
-      <c r="X2" t="s">
+      <c r="B30" t="s">
         <v>88</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="D30">
+        <v>21.17</v>
+      </c>
+      <c r="E30">
+        <v>21.747297013258098</v>
+      </c>
+      <c r="F30" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30">
+        <v>0.75190000000000001</v>
+      </c>
+      <c r="I30">
+        <v>0.75817920290689567</v>
+      </c>
+      <c r="J30" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" t="s">
+        <v>85</v>
+      </c>
+      <c r="L30">
+        <v>0.24809999999999999</v>
+      </c>
+      <c r="M30">
+        <v>0.24182079709310439</v>
+      </c>
+      <c r="N30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A31" t="s">
         <v>89</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="B31" t="s">
         <v>90</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="D31">
+        <v>22.9</v>
+      </c>
+      <c r="E31">
+        <v>23.165605351346699</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31">
+        <v>0.63869999999999993</v>
+      </c>
+      <c r="I31">
+        <v>0.64649723309585994</v>
+      </c>
+      <c r="J31" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" t="s">
+        <v>85</v>
+      </c>
+      <c r="L31">
+        <v>0.36130000000000001</v>
+      </c>
+      <c r="M31">
+        <v>0.35350276690414018</v>
+      </c>
+      <c r="N31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A32" t="s">
         <v>91</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="B32" t="s">
         <v>92</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="D32">
+        <v>24.02</v>
+      </c>
+      <c r="E32">
+        <v>24.239203222033002</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+      <c r="G32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32">
+        <v>0.53189999999999993</v>
+      </c>
+      <c r="I32">
+        <v>0.54034334101761694</v>
+      </c>
+      <c r="J32" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" t="s">
+        <v>85</v>
+      </c>
+      <c r="L32">
+        <v>0.46810000000000002</v>
+      </c>
+      <c r="M32">
+        <v>0.459656658982383</v>
+      </c>
+      <c r="N32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A33" t="s">
         <v>93</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="B33" t="s">
         <v>94</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="D33">
+        <v>24.51</v>
+      </c>
+      <c r="E33">
+        <v>24.848024255577101</v>
+      </c>
+      <c r="F33" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="I33">
+        <v>0.43934495101391891</v>
+      </c>
+      <c r="J33" t="s">
+        <v>28</v>
+      </c>
+      <c r="K33" t="s">
+        <v>85</v>
+      </c>
+      <c r="L33">
+        <v>0.56899999999999995</v>
+      </c>
+      <c r="M33">
+        <v>0.56065504898608109</v>
+      </c>
+      <c r="N33" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A34" t="s">
         <v>95</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="B34" t="s">
         <v>96</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="D34">
+        <v>25.34</v>
+      </c>
+      <c r="E34">
+        <v>25.698637318376498</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34">
+        <v>0.33560000000000001</v>
+      </c>
+      <c r="I34">
+        <v>0.3432119855460195</v>
+      </c>
+      <c r="J34" t="s">
+        <v>28</v>
+      </c>
+      <c r="K34" t="s">
+        <v>85</v>
+      </c>
+      <c r="L34">
+        <v>0.66439999999999999</v>
+      </c>
+      <c r="M34">
+        <v>0.65678801445398038</v>
+      </c>
+      <c r="N34" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
         <v>97</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="B35" t="s">
         <v>98</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="D35">
+        <v>26.5</v>
+      </c>
+      <c r="E35">
+        <v>26.9005805568573</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35">
+        <v>0.24510000000000001</v>
+      </c>
+      <c r="I35">
+        <v>0.25143611376398561</v>
+      </c>
+      <c r="J35" t="s">
+        <v>28</v>
+      </c>
+      <c r="K35" t="s">
+        <v>85</v>
+      </c>
+      <c r="L35">
+        <v>0.7548999999999999</v>
+      </c>
+      <c r="M35">
+        <v>0.74856388623601444</v>
+      </c>
+      <c r="N35" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A36" t="s">
         <v>99</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="B36" t="s">
         <v>100</v>
       </c>
-      <c r="AK2" t="s">
+      <c r="D36">
+        <v>27.2</v>
+      </c>
+      <c r="E36">
+        <v>27.8837621797229</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+      <c r="G36" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36">
+        <v>0.15920000000000001</v>
+      </c>
+      <c r="I36">
+        <v>0.1637973270352539</v>
+      </c>
+      <c r="J36" t="s">
+        <v>28</v>
+      </c>
+      <c r="K36" t="s">
+        <v>85</v>
+      </c>
+      <c r="L36">
+        <v>0.84079999999999999</v>
+      </c>
+      <c r="M36">
+        <v>0.83620267296474604</v>
+      </c>
+      <c r="N36" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A37" t="s">
         <v>101</v>
       </c>
-      <c r="AL2" t="s">
+      <c r="B37" t="s">
         <v>102</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="D37">
+        <v>28.2</v>
+      </c>
+      <c r="E37">
+        <v>28.291774436741999</v>
+      </c>
+      <c r="F37" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37">
+        <v>7.7600000000000002E-2</v>
+      </c>
+      <c r="I37">
+        <v>8.0065298472969504E-2</v>
+      </c>
+      <c r="J37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K37" t="s">
+        <v>85</v>
+      </c>
+      <c r="L37">
+        <v>0.9224</v>
+      </c>
+      <c r="M37">
+        <v>0.9199347015270305</v>
+      </c>
+      <c r="N37" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A38" t="s">
         <v>103</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="B38" t="s">
         <v>104</v>
       </c>
-      <c r="AO2" t="s">
+      <c r="D38">
+        <v>18.12</v>
+      </c>
+      <c r="E38">
+        <v>18.583253871104802</v>
+      </c>
+      <c r="F38" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38">
+        <v>0.85489999999999999</v>
+      </c>
+      <c r="I38">
+        <v>0.83958402193965365</v>
+      </c>
+      <c r="J38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K38" t="s">
         <v>105</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="L38">
+        <v>0.14510000000000001</v>
+      </c>
+      <c r="M38">
+        <v>0.1604159780603463</v>
+      </c>
+      <c r="N38" t="s">
         <v>106</v>
       </c>
-      <c r="AQ2" t="s">
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A39" t="s">
         <v>107</v>
       </c>
-      <c r="AR2" t="s">
+      <c r="B39" t="s">
         <v>108</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="D39">
+        <v>18.2</v>
+      </c>
+      <c r="E39">
+        <v>18.441821999048699</v>
+      </c>
+      <c r="F39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39">
+        <v>0.72370000000000001</v>
+      </c>
+      <c r="I39">
+        <v>0.69940468251619581</v>
+      </c>
+      <c r="J39" t="s">
+        <v>28</v>
+      </c>
+      <c r="K39" t="s">
+        <v>105</v>
+      </c>
+      <c r="L39">
+        <v>0.27629999999999999</v>
+      </c>
+      <c r="M39">
+        <v>0.30059531748380419</v>
+      </c>
+      <c r="N39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A40" t="s">
         <v>109</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="B40" t="s">
         <v>110</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="D40">
+        <v>18.28</v>
+      </c>
+      <c r="E40">
+        <v>18.4877120946365</v>
+      </c>
+      <c r="F40" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40">
+        <v>0.60439999999999994</v>
+      </c>
+      <c r="I40">
+        <v>0.57576389986360454</v>
+      </c>
+      <c r="J40" t="s">
+        <v>28</v>
+      </c>
+      <c r="K40" t="s">
+        <v>105</v>
+      </c>
+      <c r="L40">
+        <v>0.39560000000000001</v>
+      </c>
+      <c r="M40">
+        <v>0.42423610013639551</v>
+      </c>
+      <c r="N40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A41" t="s">
         <v>111</v>
       </c>
-      <c r="AV2" t="s">
+      <c r="B41" t="s">
         <v>112</v>
       </c>
-      <c r="AW2" t="s">
+      <c r="D41">
+        <v>18.34</v>
+      </c>
+      <c r="E41">
+        <v>18.752036586002799</v>
+      </c>
+      <c r="F41" t="s">
+        <v>24</v>
+      </c>
+      <c r="G41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41">
+        <v>0.4955</v>
+      </c>
+      <c r="I41">
+        <v>0.46594640650150188</v>
+      </c>
+      <c r="J41" t="s">
+        <v>28</v>
+      </c>
+      <c r="K41" t="s">
+        <v>105</v>
+      </c>
+      <c r="L41">
+        <v>0.50450000000000006</v>
+      </c>
+      <c r="M41">
+        <v>0.53405359349849812</v>
+      </c>
+      <c r="N41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A42" t="s">
         <v>113</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="B42" t="s">
         <v>114</v>
       </c>
-      <c r="AY2" t="s">
+      <c r="D42">
+        <v>18.43</v>
+      </c>
+      <c r="E42">
+        <v>18.850601849583001</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42">
+        <v>0.3957</v>
+      </c>
+      <c r="I42">
+        <v>0.36775977031701751</v>
+      </c>
+      <c r="J42" t="s">
+        <v>28</v>
+      </c>
+      <c r="K42" t="s">
+        <v>105</v>
+      </c>
+      <c r="L42">
+        <v>0.60429999999999995</v>
+      </c>
+      <c r="M42">
+        <v>0.63224022968298244</v>
+      </c>
+      <c r="N42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A43" t="s">
         <v>115</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="B43" t="s">
         <v>116</v>
       </c>
-      <c r="BA2" t="s">
+      <c r="D43">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="E43">
+        <v>19.126714597182101</v>
+      </c>
+      <c r="F43" t="s">
+        <v>24</v>
+      </c>
+      <c r="G43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43">
+        <v>0.3039</v>
+      </c>
+      <c r="I43">
+        <v>0.2794443026323325</v>
+      </c>
+      <c r="J43" t="s">
+        <v>28</v>
+      </c>
+      <c r="K43" t="s">
+        <v>105</v>
+      </c>
+      <c r="L43">
+        <v>0.69609999999999994</v>
+      </c>
+      <c r="M43">
+        <v>0.72055569736766745</v>
+      </c>
+      <c r="N43" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A44" t="s">
         <v>117</v>
       </c>
-      <c r="BB2" t="s">
+      <c r="B44" t="s">
         <v>118</v>
       </c>
-      <c r="BC2" t="s">
+      <c r="D44">
+        <v>19.04</v>
+      </c>
+      <c r="E44">
+        <v>19.514880527122301</v>
+      </c>
+      <c r="F44" t="s">
+        <v>24</v>
+      </c>
+      <c r="G44" t="s">
+        <v>27</v>
+      </c>
+      <c r="H44">
+        <v>0.21909999999999999</v>
+      </c>
+      <c r="I44">
+        <v>0.19951251305533621</v>
+      </c>
+      <c r="J44" t="s">
+        <v>28</v>
+      </c>
+      <c r="K44" t="s">
+        <v>105</v>
+      </c>
+      <c r="L44">
+        <v>0.78090000000000004</v>
+      </c>
+      <c r="M44">
+        <v>0.80048748694466376</v>
+      </c>
+      <c r="N44" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A45" t="s">
         <v>119</v>
       </c>
-      <c r="BD2" t="s">
+      <c r="B45" t="s">
         <v>120</v>
       </c>
-      <c r="BE2" t="s">
+      <c r="D45">
+        <v>19.45</v>
+      </c>
+      <c r="E45">
+        <v>19.377293161059999</v>
+      </c>
+      <c r="F45" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45">
+        <v>0.14069999999999999</v>
+      </c>
+      <c r="I45">
+        <v>0.12698173389790871</v>
+      </c>
+      <c r="J45" t="s">
+        <v>28</v>
+      </c>
+      <c r="K45" t="s">
+        <v>105</v>
+      </c>
+      <c r="L45">
+        <v>0.85930000000000006</v>
+      </c>
+      <c r="M45">
+        <v>0.87301826610209132</v>
+      </c>
+      <c r="N45" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A46" t="s">
         <v>121</v>
       </c>
-      <c r="BF2" t="s">
+      <c r="B46" t="s">
         <v>122</v>
       </c>
-      <c r="BG2" t="s">
+      <c r="D46">
+        <v>19.68</v>
+      </c>
+      <c r="E46">
+        <v>19.065026792080101</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+      <c r="G46" t="s">
+        <v>27</v>
+      </c>
+      <c r="H46">
+        <v>6.7799999999999999E-2</v>
+      </c>
+      <c r="I46">
+        <v>6.0687511366555542E-2</v>
+      </c>
+      <c r="J46" t="s">
+        <v>28</v>
+      </c>
+      <c r="K46" t="s">
+        <v>105</v>
+      </c>
+      <c r="L46">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="M46">
+        <v>0.93931248863344452</v>
+      </c>
+      <c r="N46" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A47" t="s">
         <v>123</v>
       </c>
-      <c r="BH2" t="s">
+      <c r="B47" t="s">
         <v>124</v>
       </c>
-      <c r="BI2" t="s">
+      <c r="D47">
+        <v>15.51</v>
+      </c>
+      <c r="E47">
+        <v>15.8900071404892</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
+      </c>
+      <c r="G47" t="s">
+        <v>27</v>
+      </c>
+      <c r="H47">
+        <v>0.8798999999999999</v>
+      </c>
+      <c r="I47">
+        <v>0.84009584605028254</v>
+      </c>
+      <c r="J47" t="s">
+        <v>28</v>
+      </c>
+      <c r="K47" t="s">
         <v>125</v>
       </c>
-      <c r="BJ2" t="s">
+      <c r="L47">
+        <v>0.1201</v>
+      </c>
+      <c r="M47">
+        <v>0.15990415394971741</v>
+      </c>
+      <c r="N47" t="s">
         <v>126</v>
       </c>
-      <c r="BK2" t="s">
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A48" t="s">
         <v>127</v>
       </c>
-      <c r="BL2" t="s">
+      <c r="B48" t="s">
         <v>128</v>
       </c>
-      <c r="BM2" t="s">
+      <c r="D48">
+        <v>13.17</v>
+      </c>
+      <c r="E48">
+        <v>13.5268031628207</v>
+      </c>
+      <c r="F48" t="s">
+        <v>24</v>
+      </c>
+      <c r="G48" t="s">
+        <v>27</v>
+      </c>
+      <c r="H48">
+        <v>0.76500000000000001</v>
+      </c>
+      <c r="I48">
+        <v>0.700094557332822</v>
+      </c>
+      <c r="J48" t="s">
+        <v>28</v>
+      </c>
+      <c r="K48" t="s">
+        <v>125</v>
+      </c>
+      <c r="L48">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="M48">
+        <v>0.299905442667178</v>
+      </c>
+      <c r="N48" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A49" t="s">
         <v>129</v>
       </c>
-      <c r="BN2" t="s">
+      <c r="B49" t="s">
         <v>130</v>
       </c>
-      <c r="BO2" t="s">
+      <c r="D49">
+        <v>11.74</v>
+      </c>
+      <c r="E49">
+        <v>11.917172197521801</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+      <c r="G49" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49">
+        <v>0.65510000000000002</v>
+      </c>
+      <c r="I49">
+        <v>0.57663901275787288</v>
+      </c>
+      <c r="J49" t="s">
+        <v>28</v>
+      </c>
+      <c r="K49" t="s">
+        <v>125</v>
+      </c>
+      <c r="L49">
+        <v>0.34489999999999998</v>
+      </c>
+      <c r="M49">
+        <v>0.42336098724212712</v>
+      </c>
+      <c r="N49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A50" t="s">
         <v>131</v>
       </c>
-      <c r="BP2" t="s">
+      <c r="B50" t="s">
         <v>132</v>
       </c>
-      <c r="BQ2" t="s">
+      <c r="D50">
+        <v>10.63</v>
+      </c>
+      <c r="E50">
+        <v>10.726683931005899</v>
+      </c>
+      <c r="F50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G50" t="s">
+        <v>27</v>
+      </c>
+      <c r="H50">
+        <v>0.54969999999999997</v>
+      </c>
+      <c r="I50">
+        <v>0.46677814428420339</v>
+      </c>
+      <c r="J50" t="s">
+        <v>28</v>
+      </c>
+      <c r="K50" t="s">
+        <v>125</v>
+      </c>
+      <c r="L50">
+        <v>0.45029999999999998</v>
+      </c>
+      <c r="M50">
+        <v>0.53322185571579661</v>
+      </c>
+      <c r="N50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A51" t="s">
         <v>133</v>
       </c>
-      <c r="BR2" t="s">
+      <c r="B51" t="s">
         <v>134</v>
       </c>
-      <c r="BS2" t="s">
+      <c r="D51">
+        <v>9.66</v>
+      </c>
+      <c r="E51">
+        <v>9.7741824471955603</v>
+      </c>
+      <c r="F51" t="s">
+        <v>24</v>
+      </c>
+      <c r="G51" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51">
+        <v>0.44869999999999999</v>
+      </c>
+      <c r="I51">
+        <v>0.36854432538018472</v>
+      </c>
+      <c r="J51" t="s">
+        <v>28</v>
+      </c>
+      <c r="K51" t="s">
+        <v>125</v>
+      </c>
+      <c r="L51">
+        <v>0.55130000000000001</v>
+      </c>
+      <c r="M51">
+        <v>0.63145567461981522</v>
+      </c>
+      <c r="N51" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A52" t="s">
         <v>135</v>
       </c>
-      <c r="BT2" t="s">
+      <c r="B52" t="s">
         <v>136</v>
       </c>
-      <c r="BU2" t="s">
+      <c r="D52">
+        <v>9.2200000000000006</v>
+      </c>
+      <c r="E52">
+        <v>9.2909923349614303</v>
+      </c>
+      <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52">
+        <v>0.3518</v>
+      </c>
+      <c r="I52">
+        <v>0.28015788093932209</v>
+      </c>
+      <c r="J52" t="s">
+        <v>28</v>
+      </c>
+      <c r="K52" t="s">
+        <v>125</v>
+      </c>
+      <c r="L52">
+        <v>0.64819999999999989</v>
+      </c>
+      <c r="M52">
+        <v>0.71984211906067785</v>
+      </c>
+      <c r="N52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A53" t="s">
         <v>137</v>
       </c>
-      <c r="BV2" t="s">
+      <c r="B53" t="s">
         <v>138</v>
       </c>
-      <c r="BW2" t="s">
+      <c r="D53">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="E53">
+        <v>9.1684929774047799</v>
+      </c>
+      <c r="F53" t="s">
+        <v>24</v>
+      </c>
+      <c r="G53" t="s">
+        <v>27</v>
+      </c>
+      <c r="H53">
+        <v>0.2586</v>
+      </c>
+      <c r="I53">
+        <v>0.20007911429555969</v>
+      </c>
+      <c r="J53" t="s">
+        <v>28</v>
+      </c>
+      <c r="K53" t="s">
+        <v>125</v>
+      </c>
+      <c r="L53">
+        <v>0.74140000000000006</v>
+      </c>
+      <c r="M53">
+        <v>0.79992088570444042</v>
+      </c>
+      <c r="N53" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A54" t="s">
         <v>139</v>
       </c>
-      <c r="BX2" t="s">
+      <c r="B54" t="s">
         <v>140</v>
       </c>
-      <c r="BY2" t="s">
+      <c r="D54">
+        <v>9</v>
+      </c>
+      <c r="E54">
+        <v>8.9834772450635096</v>
+      </c>
+      <c r="F54" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" t="s">
+        <v>27</v>
+      </c>
+      <c r="H54">
+        <v>0.1691</v>
+      </c>
+      <c r="I54">
+        <v>0.1273537804419223</v>
+      </c>
+      <c r="J54" t="s">
+        <v>28</v>
+      </c>
+      <c r="K54" t="s">
+        <v>125</v>
+      </c>
+      <c r="L54">
+        <v>0.83090000000000008</v>
+      </c>
+      <c r="M54">
+        <v>0.87264621955807764</v>
+      </c>
+      <c r="N54" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A55" t="s">
         <v>141</v>
       </c>
-      <c r="BZ2" t="s">
+      <c r="B55" t="s">
         <v>142</v>
       </c>
-      <c r="CA2" t="s">
+      <c r="D55">
+        <v>8.92</v>
+      </c>
+      <c r="E55">
+        <v>8.9204461006626499</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55">
+        <v>8.2899999999999988E-2</v>
+      </c>
+      <c r="I55">
+        <v>6.0875137671757423E-2</v>
+      </c>
+      <c r="J55" t="s">
+        <v>28</v>
+      </c>
+      <c r="K55" t="s">
+        <v>125</v>
+      </c>
+      <c r="L55">
+        <v>0.91709999999999992</v>
+      </c>
+      <c r="M55">
+        <v>0.93912486232824255</v>
+      </c>
+      <c r="N55" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A56" t="s">
         <v>143</v>
       </c>
-      <c r="CB2" t="s">
+      <c r="B56" t="s">
         <v>144</v>
       </c>
-      <c r="CC2" t="s">
+      <c r="D56">
+        <v>45</v>
+      </c>
+      <c r="E56">
+        <v>43.972755497520602</v>
+      </c>
+      <c r="F56" t="s">
+        <v>24</v>
+      </c>
+      <c r="G56" t="s">
         <v>145</v>
       </c>
-      <c r="CD2" t="s">
+      <c r="H56">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="I56">
+        <v>0.36488416003773488</v>
+      </c>
+      <c r="J56" t="s">
         <v>146</v>
       </c>
-      <c r="CE2" t="s">
+      <c r="K56" t="s">
+        <v>27</v>
+      </c>
+      <c r="L56">
+        <v>0.64599999999999991</v>
+      </c>
+      <c r="M56">
+        <v>0.63511583996226517</v>
+      </c>
+      <c r="N56" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A57" t="s">
         <v>147</v>
       </c>
-      <c r="CF2" t="s">
+      <c r="B57" t="s">
         <v>148</v>
       </c>
-      <c r="CG2" t="s">
+      <c r="D57">
+        <v>50</v>
+      </c>
+      <c r="E57">
+        <v>49.2904346904579</v>
+      </c>
+      <c r="F57" t="s">
+        <v>24</v>
+      </c>
+      <c r="G57" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="I57">
+        <v>0.47878348521044117</v>
+      </c>
+      <c r="J57" t="s">
+        <v>146</v>
+      </c>
+      <c r="K57" t="s">
+        <v>27</v>
+      </c>
+      <c r="L57">
+        <v>0.53299999999999992</v>
+      </c>
+      <c r="M57">
+        <v>0.52121651478955877</v>
+      </c>
+      <c r="N57" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A58" t="s">
         <v>149</v>
       </c>
-      <c r="CH2" t="s">
+      <c r="B58" t="s">
         <v>150</v>
       </c>
-      <c r="CI2" t="s">
+      <c r="D58">
+        <v>55</v>
+      </c>
+      <c r="E58">
+        <v>53.086961515005797</v>
+      </c>
+      <c r="F58" t="s">
+        <v>24</v>
+      </c>
+      <c r="G58" t="s">
+        <v>145</v>
+      </c>
+      <c r="H58">
+        <v>0.61</v>
+      </c>
+      <c r="I58">
+        <v>0.62118649420648908</v>
+      </c>
+      <c r="J58" t="s">
+        <v>146</v>
+      </c>
+      <c r="K58" t="s">
+        <v>27</v>
+      </c>
+      <c r="L58">
+        <v>0.39</v>
+      </c>
+      <c r="M58">
+        <v>0.37881350579351097</v>
+      </c>
+      <c r="N58" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A59" t="s">
         <v>151</v>
       </c>
-      <c r="CJ2" t="s">
+      <c r="B59" t="s">
         <v>152</v>
       </c>
-      <c r="CK2" t="s">
+      <c r="D59">
+        <v>59.1</v>
+      </c>
+      <c r="E59">
+        <v>57.667575126601101</v>
+      </c>
+      <c r="F59" t="s">
+        <v>24</v>
+      </c>
+      <c r="G59" t="s">
+        <v>145</v>
+      </c>
+      <c r="H59">
+        <v>0.74400000000000011</v>
+      </c>
+      <c r="I59">
+        <v>0.75289988897009996</v>
+      </c>
+      <c r="J59" t="s">
+        <v>146</v>
+      </c>
+      <c r="K59" t="s">
+        <v>27</v>
+      </c>
+      <c r="L59">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="M59">
+        <v>0.24710011102990001</v>
+      </c>
+      <c r="N59" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A60" t="s">
         <v>153</v>
       </c>
-      <c r="CL2" t="s">
+      <c r="B60" t="s">
         <v>154</v>
       </c>
-      <c r="CM2" t="s">
+      <c r="D60">
+        <v>65</v>
+      </c>
+      <c r="E60">
+        <v>66.109865356577302</v>
+      </c>
+      <c r="F60" t="s">
+        <v>24</v>
+      </c>
+      <c r="G60" t="s">
+        <v>145</v>
+      </c>
+      <c r="H60">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="I60">
+        <v>0.93685511600480575</v>
+      </c>
+      <c r="J60" t="s">
+        <v>146</v>
+      </c>
+      <c r="K60" t="s">
+        <v>27</v>
+      </c>
+      <c r="L60">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="M60">
+        <v>6.3144883995194176E-2</v>
+      </c>
+      <c r="N60" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A61" t="s">
         <v>155</v>
       </c>
-      <c r="CN2" t="s">
+      <c r="B61" t="s">
         <v>156</v>
       </c>
-      <c r="CO2" t="s">
+      <c r="D61">
+        <v>62.14</v>
+      </c>
+      <c r="E61">
+        <v>62.450364096338802</v>
+      </c>
+      <c r="F61" t="s">
+        <v>24</v>
+      </c>
+      <c r="G61" t="s">
+        <v>145</v>
+      </c>
+      <c r="H61">
+        <v>0.79599999999999993</v>
+      </c>
+      <c r="I61">
+        <v>0.76651510630639053</v>
+      </c>
+      <c r="J61" t="s">
+        <v>146</v>
+      </c>
+      <c r="K61" t="s">
+        <v>39</v>
+      </c>
+      <c r="L61">
+        <v>0.20399999999999999</v>
+      </c>
+      <c r="M61">
+        <v>0.2334848936936095</v>
+      </c>
+      <c r="N61" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A62" t="s">
         <v>157</v>
       </c>
-      <c r="CP2" t="s">
+      <c r="B62" t="s">
         <v>158</v>
       </c>
-      <c r="CQ2" t="s">
+      <c r="D62">
+        <v>54.14</v>
+      </c>
+      <c r="E62">
+        <v>53.414094379031098</v>
+      </c>
+      <c r="F62" t="s">
+        <v>24</v>
+      </c>
+      <c r="G62" t="s">
+        <v>145</v>
+      </c>
+      <c r="H62">
+        <v>0.59200000000000008</v>
+      </c>
+      <c r="I62">
+        <v>0.54970956634102741</v>
+      </c>
+      <c r="J62" t="s">
+        <v>146</v>
+      </c>
+      <c r="K62" t="s">
+        <v>39</v>
+      </c>
+      <c r="L62">
+        <v>0.40799999999999997</v>
+      </c>
+      <c r="M62">
+        <v>0.45029043365897248</v>
+      </c>
+      <c r="N62" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A63" t="s">
         <v>159</v>
       </c>
-      <c r="CR2" t="s">
+      <c r="B63" t="s">
         <v>160</v>
       </c>
-      <c r="CS2" t="s">
+      <c r="D63">
+        <v>28.58</v>
+      </c>
+      <c r="E63">
+        <v>25.847601696627699</v>
+      </c>
+      <c r="F63" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" t="s">
+        <v>145</v>
+      </c>
+      <c r="H63">
+        <v>0.19600000000000001</v>
+      </c>
+      <c r="I63">
+        <v>0.17019770021611341</v>
+      </c>
+      <c r="J63" t="s">
+        <v>146</v>
+      </c>
+      <c r="K63" t="s">
+        <v>39</v>
+      </c>
+      <c r="L63">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="M63">
+        <v>0.82980229978388664</v>
+      </c>
+      <c r="N63" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A64" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B64" t="s">
         <v>162</v>
       </c>
-      <c r="D3">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="D64">
+        <v>44.18</v>
+      </c>
+      <c r="E64">
+        <v>42.058321563307501</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" t="s">
+        <v>145</v>
+      </c>
+      <c r="H64">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="I64">
+        <v>0.35742738535794111</v>
+      </c>
+      <c r="J64" t="s">
+        <v>146</v>
+      </c>
+      <c r="K64" t="s">
+        <v>39</v>
+      </c>
+      <c r="L64">
+        <v>0.60199999999999998</v>
+      </c>
+      <c r="M64">
+        <v>0.64257261464205884</v>
+      </c>
+      <c r="N64" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A65" t="s">
         <v>163</v>
       </c>
-      <c r="F4">
+      <c r="B65" t="s">
+        <v>164</v>
+      </c>
+      <c r="D65">
+        <v>61.21</v>
+      </c>
+      <c r="E65">
+        <v>52.068639728212602</v>
+      </c>
+      <c r="F65" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" t="s">
+        <v>145</v>
+      </c>
+      <c r="H65">
+        <v>0.80700000000000005</v>
+      </c>
+      <c r="I65">
+        <v>0.81425647865297146</v>
+      </c>
+      <c r="J65" t="s">
+        <v>146</v>
+      </c>
+      <c r="K65" t="s">
+        <v>27</v>
+      </c>
+      <c r="L65">
+        <v>0.193</v>
+      </c>
+      <c r="M65">
+        <v>0.18574352134702851</v>
+      </c>
+      <c r="N65" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A66" t="s">
+        <v>165</v>
+      </c>
+      <c r="B66" t="s">
+        <v>166</v>
+      </c>
+      <c r="D66">
+        <v>55.08</v>
+      </c>
+      <c r="E66">
+        <v>51.794439675739198</v>
+      </c>
+      <c r="F66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" t="s">
+        <v>145</v>
+      </c>
+      <c r="H66">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="I66">
+        <v>0.61426031012334315</v>
+      </c>
+      <c r="J66" t="s">
+        <v>146</v>
+      </c>
+      <c r="K66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L66">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="M66">
+        <v>0.38573968987665702</v>
+      </c>
+      <c r="N66" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A67" t="s">
+        <v>167</v>
+      </c>
+      <c r="B67" t="s">
+        <v>168</v>
+      </c>
+      <c r="D67">
+        <v>46.93</v>
+      </c>
+      <c r="E67">
+        <v>42.276355887548299</v>
+      </c>
+      <c r="F67" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" t="s">
+        <v>145</v>
+      </c>
+      <c r="H67">
+        <v>0.4</v>
+      </c>
+      <c r="I67">
+        <v>0.41139778848880071</v>
+      </c>
+      <c r="J67" t="s">
+        <v>146</v>
+      </c>
+      <c r="K67" t="s">
+        <v>27</v>
+      </c>
+      <c r="L67">
+        <v>0.6</v>
+      </c>
+      <c r="M67">
+        <v>0.58860221151119929</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A68" t="s">
+        <v>169</v>
+      </c>
+      <c r="B68" t="s">
+        <v>170</v>
+      </c>
+      <c r="D68">
+        <v>36.590000000000003</v>
+      </c>
+      <c r="E68">
+        <v>33.719232922304499</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" t="s">
+        <v>145</v>
+      </c>
+      <c r="H68">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="I68">
+        <v>0.20869974031587149</v>
+      </c>
+      <c r="J68" t="s">
+        <v>146</v>
+      </c>
+      <c r="K68" t="s">
+        <v>27</v>
+      </c>
+      <c r="L68">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="M68">
+        <v>0.79130025968412843</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A69" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" t="s">
+        <v>164</v>
+      </c>
+      <c r="D69">
+        <v>36.93</v>
+      </c>
+      <c r="E69">
+        <v>52.068639728212602</v>
+      </c>
+      <c r="F69" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" t="s">
+        <v>145</v>
+      </c>
+      <c r="H69">
+        <v>0.80700000000000005</v>
+      </c>
+      <c r="I69">
+        <v>0.81425647865297146</v>
+      </c>
+      <c r="J69" t="s">
+        <v>146</v>
+      </c>
+      <c r="K69" t="s">
+        <v>27</v>
+      </c>
+      <c r="L69">
+        <v>0.193</v>
+      </c>
+      <c r="M69">
+        <v>0.18574352134702851</v>
+      </c>
+      <c r="N69" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A70" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" t="s">
+        <v>166</v>
+      </c>
+      <c r="D70">
+        <v>43.27</v>
+      </c>
+      <c r="E70">
+        <v>51.794439675739198</v>
+      </c>
+      <c r="F70" t="s">
+        <v>24</v>
+      </c>
+      <c r="G70" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="I70">
+        <v>0.61426031012334315</v>
+      </c>
+      <c r="J70" t="s">
+        <v>146</v>
+      </c>
+      <c r="K70" t="s">
+        <v>27</v>
+      </c>
+      <c r="L70">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="M70">
+        <v>0.38573968987665702</v>
+      </c>
+      <c r="N70" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A71" t="s">
+        <v>167</v>
+      </c>
+      <c r="B71" t="s">
+        <v>168</v>
+      </c>
+      <c r="D71">
+        <v>32.99</v>
+      </c>
+      <c r="E71">
+        <v>42.276355887548299</v>
+      </c>
+      <c r="F71" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" t="s">
+        <v>145</v>
+      </c>
+      <c r="H71">
+        <v>0.4</v>
+      </c>
+      <c r="I71">
+        <v>0.41139778848880071</v>
+      </c>
+      <c r="J71" t="s">
+        <v>146</v>
+      </c>
+      <c r="K71" t="s">
+        <v>27</v>
+      </c>
+      <c r="L71">
+        <v>0.6</v>
+      </c>
+      <c r="M71">
+        <v>0.58860221151119929</v>
+      </c>
+      <c r="N71" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A72" t="s">
+        <v>169</v>
+      </c>
+      <c r="B72" t="s">
+        <v>170</v>
+      </c>
+      <c r="D72">
+        <v>31.66</v>
+      </c>
+      <c r="E72">
+        <v>33.719232922304499</v>
+      </c>
+      <c r="F72" t="s">
+        <v>24</v>
+      </c>
+      <c r="G72" t="s">
+        <v>145</v>
+      </c>
+      <c r="H72">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="I72">
+        <v>0.20869974031587149</v>
+      </c>
+      <c r="J72" t="s">
+        <v>146</v>
+      </c>
+      <c r="K72" t="s">
+        <v>27</v>
+      </c>
+      <c r="L72">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="M72">
+        <v>0.79130025968412843</v>
+      </c>
+      <c r="N72" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A73" t="s">
+        <v>171</v>
+      </c>
+      <c r="B73" t="s">
+        <v>172</v>
+      </c>
+      <c r="D73">
+        <v>57.14</v>
+      </c>
+      <c r="E73">
+        <v>56.831983921300299</v>
+      </c>
+      <c r="F73" t="s">
+        <v>24</v>
+      </c>
+      <c r="G73" t="s">
+        <v>145</v>
+      </c>
+      <c r="H73">
+        <v>0.68299999999999994</v>
+      </c>
+      <c r="I73">
+        <v>0.67000259608909996</v>
+      </c>
+      <c r="J73" t="s">
+        <v>146</v>
+      </c>
+      <c r="K73" t="s">
+        <v>27</v>
+      </c>
+      <c r="L73">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="M73">
+        <v>0.16093589012052881</v>
+      </c>
+      <c r="N73" t="s">
+        <v>28</v>
+      </c>
+      <c r="O73" t="s">
+        <v>39</v>
+      </c>
+      <c r="P73">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="Q73">
+        <v>0.16906151379037121</v>
+      </c>
+      <c r="R73" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A74" t="s">
+        <v>173</v>
+      </c>
+      <c r="B74" t="s">
+        <v>174</v>
+      </c>
+      <c r="D74">
+        <v>45.52</v>
+      </c>
+      <c r="E74">
+        <v>44.147907669924997</v>
+      </c>
+      <c r="F74" t="s">
+        <v>24</v>
+      </c>
+      <c r="G74" t="s">
+        <v>145</v>
+      </c>
+      <c r="H74">
+        <v>0.376</v>
+      </c>
+      <c r="I74">
+        <v>0.37187528542820031</v>
+      </c>
+      <c r="J74" t="s">
+        <v>146</v>
+      </c>
+      <c r="K74" t="s">
+        <v>27</v>
+      </c>
+      <c r="L74">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="M74">
+        <v>0.42828612208897321</v>
+      </c>
+      <c r="N74" t="s">
+        <v>28</v>
+      </c>
+      <c r="O74" t="s">
+        <v>39</v>
+      </c>
+      <c r="P74">
+        <v>0.17</v>
+      </c>
+      <c r="Q74">
+        <v>0.19983859248282659</v>
+      </c>
+      <c r="R74" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A75" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" t="s">
+        <v>176</v>
+      </c>
+      <c r="D75">
+        <v>45</v>
+      </c>
+      <c r="E75">
+        <v>43.814729307407603</v>
+      </c>
+      <c r="F75" t="s">
+        <v>24</v>
+      </c>
+      <c r="G75" t="s">
+        <v>177</v>
+      </c>
+      <c r="H75">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="I75">
+        <v>0.27682008320865231</v>
+      </c>
+      <c r="J75" t="s">
+        <v>178</v>
+      </c>
+      <c r="K75" t="s">
+        <v>27</v>
+      </c>
+      <c r="L75">
+        <v>0.7390000000000001</v>
+      </c>
+      <c r="M75">
+        <v>0.72317991679134763</v>
+      </c>
+      <c r="N75" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" t="s">
+        <v>180</v>
+      </c>
+      <c r="D76">
+        <v>50</v>
+      </c>
+      <c r="E76">
+        <v>48.896238417475701</v>
+      </c>
+      <c r="F76" t="s">
+        <v>24</v>
+      </c>
+      <c r="G76" t="s">
+        <v>177</v>
+      </c>
+      <c r="H76">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="I76">
+        <v>0.3644314868804665</v>
+      </c>
+      <c r="J76" t="s">
+        <v>178</v>
+      </c>
+      <c r="K76" t="s">
+        <v>27</v>
+      </c>
+      <c r="L76">
+        <v>0.65400000000000003</v>
+      </c>
+      <c r="M76">
+        <v>0.63556851311953355</v>
+      </c>
+      <c r="N76" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" t="s">
+        <v>182</v>
+      </c>
+      <c r="D77">
+        <v>55</v>
+      </c>
+      <c r="E77">
+        <v>54.592485340141103</v>
+      </c>
+      <c r="F77" t="s">
+        <v>24</v>
+      </c>
+      <c r="G77" t="s">
+        <v>177</v>
+      </c>
+      <c r="H77">
+        <v>0.442</v>
+      </c>
+      <c r="I77">
+        <v>0.46193334782535989</v>
+      </c>
+      <c r="J77" t="s">
+        <v>178</v>
+      </c>
+      <c r="K77" t="s">
+        <v>27</v>
+      </c>
+      <c r="L77">
+        <v>0.55799999999999994</v>
+      </c>
+      <c r="M77">
+        <v>0.53806665217464</v>
+      </c>
+      <c r="N77" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" t="s">
+        <v>184</v>
+      </c>
+      <c r="D78">
+        <v>59.1</v>
+      </c>
+      <c r="E78">
+        <v>58.268229049983702</v>
+      </c>
+      <c r="F78" t="s">
+        <v>24</v>
+      </c>
+      <c r="G78" t="s">
+        <v>177</v>
+      </c>
+      <c r="H78">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="I78">
+        <v>0.53905126976521323</v>
+      </c>
+      <c r="J78" t="s">
+        <v>178</v>
+      </c>
+      <c r="K78" t="s">
+        <v>27</v>
+      </c>
+      <c r="L78">
+        <v>0.48099999999999998</v>
+      </c>
+      <c r="M78">
+        <v>0.46094873023478677</v>
+      </c>
+      <c r="N78" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" t="s">
+        <v>186</v>
+      </c>
+      <c r="D79">
+        <v>65</v>
+      </c>
+      <c r="E79">
+        <v>63.5197619724009</v>
+      </c>
+      <c r="F79" t="s">
+        <v>24</v>
+      </c>
+      <c r="G79" t="s">
+        <v>177</v>
+      </c>
+      <c r="H79">
+        <v>0.66200000000000003</v>
+      </c>
+      <c r="I79">
+        <v>0.67976823531344643</v>
+      </c>
+      <c r="J79" t="s">
+        <v>178</v>
+      </c>
+      <c r="K79" t="s">
+        <v>27</v>
+      </c>
+      <c r="L79">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="M79">
+        <v>0.32023176468655362</v>
+      </c>
+      <c r="N79" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.35">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" t="s">
+        <v>188</v>
+      </c>
+      <c r="D80">
+        <v>45</v>
+      </c>
+      <c r="E80">
+        <v>43.704535674549</v>
+      </c>
+      <c r="F80" t="s">
+        <v>24</v>
+      </c>
+      <c r="G80" t="s">
+        <v>189</v>
+      </c>
+      <c r="H80">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="I80">
+        <v>0.28296229540735529</v>
+      </c>
+      <c r="J80" t="s">
+        <v>190</v>
+      </c>
+      <c r="K80" t="s">
+        <v>191</v>
+      </c>
+      <c r="L80">
+        <v>0.71400000000000008</v>
+      </c>
+      <c r="M80">
+        <v>0.71703770459264471</v>
+      </c>
+      <c r="N80" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" t="s">
+        <v>194</v>
+      </c>
+      <c r="D81">
+        <v>50</v>
+      </c>
+      <c r="E81">
+        <v>49.980589696232599</v>
+      </c>
+      <c r="F81" t="s">
+        <v>24</v>
+      </c>
+      <c r="G81" t="s">
+        <v>189</v>
+      </c>
+      <c r="H81">
+        <v>0.34899999999999998</v>
+      </c>
+      <c r="I81">
+        <v>0.34561705520890501</v>
+      </c>
+      <c r="J81" t="s">
+        <v>190</v>
+      </c>
+      <c r="K81" t="s">
+        <v>191</v>
+      </c>
+      <c r="L81">
+        <v>0.65099999999999991</v>
+      </c>
+      <c r="M81">
+        <v>0.65438294479109493</v>
+      </c>
+      <c r="N81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" t="s">
+        <v>196</v>
+      </c>
+      <c r="D82">
+        <v>55</v>
+      </c>
+      <c r="E82">
+        <v>53.225157426045499</v>
+      </c>
+      <c r="F82" t="s">
+        <v>24</v>
+      </c>
+      <c r="G82" t="s">
+        <v>189</v>
+      </c>
+      <c r="H82">
+        <v>0.41</v>
+      </c>
+      <c r="I82">
+        <v>0.40639488600317558</v>
+      </c>
+      <c r="J82" t="s">
+        <v>190</v>
+      </c>
+      <c r="K82" t="s">
+        <v>191</v>
+      </c>
+      <c r="L82">
+        <v>0.59</v>
+      </c>
+      <c r="M82">
+        <v>0.59360511399682447</v>
+      </c>
+      <c r="N82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" t="s">
+        <v>198</v>
+      </c>
+      <c r="D83">
+        <v>59.1</v>
+      </c>
+      <c r="E83">
+        <v>58.900020881904503</v>
+      </c>
+      <c r="F83" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" t="s">
+        <v>189</v>
+      </c>
+      <c r="H83">
+        <v>0.45900000000000002</v>
+      </c>
+      <c r="I83">
+        <v>0.45529651705246049</v>
+      </c>
+      <c r="J83" t="s">
+        <v>190</v>
+      </c>
+      <c r="K83" t="s">
+        <v>191</v>
+      </c>
+      <c r="L83">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="M83">
+        <v>0.54470348294753945</v>
+      </c>
+      <c r="N83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" t="s">
+        <v>200</v>
+      </c>
+      <c r="D84">
+        <v>65</v>
+      </c>
+      <c r="E84">
+        <v>62.871862108572699</v>
+      </c>
+      <c r="F84" t="s">
+        <v>24</v>
+      </c>
+      <c r="G84" t="s">
+        <v>189</v>
+      </c>
+      <c r="H84">
+        <v>0.52700000000000002</v>
+      </c>
+      <c r="I84">
+        <v>0.52327854454391343</v>
+      </c>
+      <c r="J84" t="s">
+        <v>190</v>
+      </c>
+      <c r="K84" t="s">
+        <v>191</v>
+      </c>
+      <c r="L84">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="M84">
+        <v>0.47672145545608657</v>
+      </c>
+      <c r="N84" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A85" t="s">
+        <v>175</v>
+      </c>
+      <c r="B85" t="s">
+        <v>176</v>
+      </c>
+      <c r="D85">
+        <v>45</v>
+      </c>
+      <c r="E85">
+        <v>41.830219277747801</v>
+      </c>
+      <c r="F85" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" t="s">
+        <v>177</v>
+      </c>
+      <c r="H85">
+        <v>0.26100000000000001</v>
+      </c>
+      <c r="I85">
+        <v>0.27682008320865231</v>
+      </c>
+      <c r="J85" t="s">
+        <v>178</v>
+      </c>
+      <c r="K85" t="s">
+        <v>27</v>
+      </c>
+      <c r="L85">
+        <v>0.7390000000000001</v>
+      </c>
+      <c r="M85">
+        <v>0.72317991679134763</v>
+      </c>
+      <c r="N85" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A86" t="s">
+        <v>179</v>
+      </c>
+      <c r="B86" t="s">
+        <v>180</v>
+      </c>
+      <c r="D86">
+        <v>50</v>
+      </c>
+      <c r="E86">
+        <v>47.704648043027099</v>
+      </c>
+      <c r="F86" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" t="s">
+        <v>177</v>
+      </c>
+      <c r="H86">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="I86">
+        <v>0.3644314868804665</v>
+      </c>
+      <c r="J86" t="s">
+        <v>178</v>
+      </c>
+      <c r="K86" t="s">
+        <v>27</v>
+      </c>
+      <c r="L86">
+        <v>0.65400000000000003</v>
+      </c>
+      <c r="M86">
+        <v>0.63556851311953355</v>
+      </c>
+      <c r="N86" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A87" t="s">
+        <v>181</v>
+      </c>
+      <c r="B87" t="s">
+        <v>182</v>
+      </c>
+      <c r="D87">
+        <v>55</v>
+      </c>
+      <c r="E87">
+        <v>53.548314861735797</v>
+      </c>
+      <c r="F87" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" t="s">
+        <v>177</v>
+      </c>
+      <c r="H87">
+        <v>0.442</v>
+      </c>
+      <c r="I87">
+        <v>0.46193334782535989</v>
+      </c>
+      <c r="J87" t="s">
+        <v>178</v>
+      </c>
+      <c r="K87" t="s">
+        <v>27</v>
+      </c>
+      <c r="L87">
+        <v>0.55799999999999994</v>
+      </c>
+      <c r="M87">
+        <v>0.53806665217464</v>
+      </c>
+      <c r="N87" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A88" t="s">
+        <v>183</v>
+      </c>
+      <c r="B88" t="s">
+        <v>184</v>
+      </c>
+      <c r="D88">
+        <v>59.1</v>
+      </c>
+      <c r="E88">
+        <v>57.9349291218251</v>
+      </c>
+      <c r="F88" t="s">
+        <v>24</v>
+      </c>
+      <c r="G88" t="s">
+        <v>177</v>
+      </c>
+      <c r="H88">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="I88">
+        <v>0.53905126976521323</v>
+      </c>
+      <c r="J88" t="s">
+        <v>178</v>
+      </c>
+      <c r="K88" t="s">
+        <v>27</v>
+      </c>
+      <c r="L88">
+        <v>0.48099999999999998</v>
+      </c>
+      <c r="M88">
+        <v>0.46094873023478677</v>
+      </c>
+      <c r="N88" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A89" t="s">
+        <v>185</v>
+      </c>
+      <c r="B89" t="s">
+        <v>186</v>
+      </c>
+      <c r="D89">
+        <v>65</v>
+      </c>
+      <c r="E89">
+        <v>64.799807317186193</v>
+      </c>
+      <c r="F89" t="s">
+        <v>24</v>
+      </c>
+      <c r="G89" t="s">
+        <v>177</v>
+      </c>
+      <c r="H89">
+        <v>0.66200000000000003</v>
+      </c>
+      <c r="I89">
+        <v>0.67976823531344643</v>
+      </c>
+      <c r="J89" t="s">
+        <v>178</v>
+      </c>
+      <c r="K89" t="s">
+        <v>27</v>
+      </c>
+      <c r="L89">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="M89">
+        <v>0.32023176468655362</v>
+      </c>
+      <c r="N89" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A90" t="s">
+        <v>143</v>
+      </c>
+      <c r="B90" t="s">
+        <v>144</v>
+      </c>
+      <c r="D90">
+        <v>45</v>
+      </c>
+      <c r="E90">
+        <v>43.972755497520602</v>
+      </c>
+      <c r="F90" t="s">
+        <v>24</v>
+      </c>
+      <c r="G90" t="s">
+        <v>145</v>
+      </c>
+      <c r="H90">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="I90">
+        <v>0.36488416003773488</v>
+      </c>
+      <c r="J90" t="s">
+        <v>146</v>
+      </c>
+      <c r="K90" t="s">
+        <v>27</v>
+      </c>
+      <c r="L90">
+        <v>0.64599999999999991</v>
+      </c>
+      <c r="M90">
+        <v>0.63511583996226517</v>
+      </c>
+      <c r="N90" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A91" t="s">
+        <v>147</v>
+      </c>
+      <c r="B91" t="s">
+        <v>148</v>
+      </c>
+      <c r="D91">
+        <v>50</v>
+      </c>
+      <c r="E91">
+        <v>49.2904346904579</v>
+      </c>
+      <c r="F91" t="s">
+        <v>24</v>
+      </c>
+      <c r="G91" t="s">
+        <v>145</v>
+      </c>
+      <c r="H91">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="I91">
+        <v>0.47878348521044117</v>
+      </c>
+      <c r="J91" t="s">
+        <v>146</v>
+      </c>
+      <c r="K91" t="s">
+        <v>27</v>
+      </c>
+      <c r="L91">
+        <v>0.53299999999999992</v>
+      </c>
+      <c r="M91">
+        <v>0.52121651478955877</v>
+      </c>
+      <c r="N91" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A92" t="s">
+        <v>149</v>
+      </c>
+      <c r="B92" t="s">
+        <v>150</v>
+      </c>
+      <c r="D92">
+        <v>55</v>
+      </c>
+      <c r="E92">
+        <v>53.086961515005797</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" t="s">
+        <v>145</v>
+      </c>
+      <c r="H92">
+        <v>0.61</v>
+      </c>
+      <c r="I92">
+        <v>0.62118649420648908</v>
+      </c>
+      <c r="J92" t="s">
+        <v>146</v>
+      </c>
+      <c r="K92" t="s">
+        <v>27</v>
+      </c>
+      <c r="L92">
+        <v>0.39</v>
+      </c>
+      <c r="M92">
+        <v>0.37881350579351097</v>
+      </c>
+      <c r="N92" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A93" t="s">
+        <v>151</v>
+      </c>
+      <c r="B93" t="s">
+        <v>152</v>
+      </c>
+      <c r="D93">
+        <v>59.1</v>
+      </c>
+      <c r="E93">
+        <v>57.667575126601101</v>
+      </c>
+      <c r="F93" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" t="s">
+        <v>145</v>
+      </c>
+      <c r="H93">
+        <v>0.74400000000000011</v>
+      </c>
+      <c r="I93">
+        <v>0.75289988897009996</v>
+      </c>
+      <c r="J93" t="s">
+        <v>146</v>
+      </c>
+      <c r="K93" t="s">
+        <v>27</v>
+      </c>
+      <c r="L93">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="M93">
+        <v>0.24710011102990001</v>
+      </c>
+      <c r="N93" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A94" t="s">
+        <v>153</v>
+      </c>
+      <c r="B94" t="s">
+        <v>154</v>
+      </c>
+      <c r="D94">
+        <v>65</v>
+      </c>
+      <c r="E94">
+        <v>66.109865356577302</v>
+      </c>
+      <c r="F94" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" t="s">
+        <v>145</v>
+      </c>
+      <c r="H94">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="I94">
+        <v>0.93685511600480575</v>
+      </c>
+      <c r="J94" t="s">
+        <v>146</v>
+      </c>
+      <c r="K94" t="s">
+        <v>27</v>
+      </c>
+      <c r="L94">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="M94">
+        <v>6.3144883995194176E-2</v>
+      </c>
+      <c r="N94" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A95" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" t="s">
+        <v>202</v>
+      </c>
+      <c r="D95">
+        <v>48.491500000000002</v>
+      </c>
+      <c r="E95">
+        <v>48.319149693087503</v>
+      </c>
+      <c r="F95" t="s">
+        <v>24</v>
+      </c>
+      <c r="G95" t="s">
+        <v>25</v>
+      </c>
+      <c r="H95">
+        <v>0.20369999999999999</v>
+      </c>
+      <c r="I95">
+        <v>0.1752676778437966</v>
+      </c>
+      <c r="J95" t="s">
+        <v>26</v>
+      </c>
+      <c r="K95" t="s">
+        <v>203</v>
+      </c>
+      <c r="L95">
+        <v>0.79630000000000001</v>
+      </c>
+      <c r="M95">
+        <v>0.8247323221562034</v>
+      </c>
+      <c r="N95" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A96" t="s">
+        <v>205</v>
+      </c>
+      <c r="B96" t="s">
+        <v>206</v>
+      </c>
+      <c r="D96">
+        <v>49.420699999999997</v>
+      </c>
+      <c r="E96">
+        <v>49.324010624989597</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" t="s">
+        <v>25</v>
+      </c>
+      <c r="H96">
+        <v>0.40560000000000002</v>
+      </c>
+      <c r="I96">
+        <v>0.36179036989305968</v>
+      </c>
+      <c r="J96" t="s">
+        <v>26</v>
+      </c>
+      <c r="K96" t="s">
+        <v>203</v>
+      </c>
+      <c r="L96">
+        <v>0.59439999999999993</v>
+      </c>
+      <c r="M96">
+        <v>0.63820963010694032</v>
+      </c>
+      <c r="N96" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A97" t="s">
+        <v>207</v>
+      </c>
+      <c r="B97" t="s">
+        <v>208</v>
+      </c>
+      <c r="D97">
+        <v>50.214199999999998</v>
+      </c>
+      <c r="E97">
+        <v>50.257976868121602</v>
+      </c>
+      <c r="F97" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" t="s">
+        <v>25</v>
+      </c>
+      <c r="H97">
+        <v>0.59960000000000002</v>
+      </c>
+      <c r="I97">
+        <v>0.55437953329128586</v>
+      </c>
+      <c r="J97" t="s">
+        <v>26</v>
+      </c>
+      <c r="K97" t="s">
+        <v>203</v>
+      </c>
+      <c r="L97">
+        <v>0.40039999999999998</v>
+      </c>
+      <c r="M97">
+        <v>0.44562046670871419</v>
+      </c>
+      <c r="N97" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A98" t="s">
+        <v>209</v>
+      </c>
+      <c r="B98" t="s">
+        <v>210</v>
+      </c>
+      <c r="D98">
+        <v>51.417299999999997</v>
+      </c>
+      <c r="E98">
+        <v>51.649567461649497</v>
+      </c>
+      <c r="F98" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" t="s">
+        <v>25</v>
+      </c>
+      <c r="H98">
+        <v>0.79680000000000006</v>
+      </c>
+      <c r="I98">
+        <v>0.76512687299822235</v>
+      </c>
+      <c r="J98" t="s">
+        <v>26</v>
+      </c>
+      <c r="K98" t="s">
+        <v>203</v>
+      </c>
+      <c r="L98">
+        <v>0.20319999999999999</v>
+      </c>
+      <c r="M98">
+        <v>0.23487312700177759</v>
+      </c>
+      <c r="N98" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A99" t="s">
+        <v>211</v>
+      </c>
+      <c r="B99" t="s">
+        <v>212</v>
+      </c>
+      <c r="D99">
+        <v>40.4283</v>
+      </c>
+      <c r="E99">
+        <v>40.175460664233498</v>
+      </c>
+      <c r="F99" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" t="s">
+        <v>25</v>
+      </c>
+      <c r="H99">
+        <v>0.1993</v>
+      </c>
+      <c r="I99">
+        <v>0.1592766447055681</v>
+      </c>
+      <c r="J99" t="s">
+        <v>26</v>
+      </c>
+      <c r="K99" t="s">
+        <v>213</v>
+      </c>
+      <c r="L99">
+        <v>0.80069999999999997</v>
+      </c>
+      <c r="M99">
+        <v>0.84072335529443198</v>
+      </c>
+      <c r="N99" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A100" t="s">
+        <v>215</v>
+      </c>
+      <c r="B100" t="s">
+        <v>216</v>
+      </c>
+      <c r="D100">
+        <v>42.997999999999998</v>
+      </c>
+      <c r="E100">
+        <v>42.4628611784158</v>
+      </c>
+      <c r="F100" t="s">
+        <v>24</v>
+      </c>
+      <c r="G100" t="s">
+        <v>25</v>
+      </c>
+      <c r="H100">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="I100">
+        <v>0.33475635539264409</v>
+      </c>
+      <c r="J100" t="s">
+        <v>26</v>
+      </c>
+      <c r="K100" t="s">
+        <v>213</v>
+      </c>
+      <c r="L100">
+        <v>0.60199999999999998</v>
+      </c>
+      <c r="M100">
+        <v>0.66524364460735586</v>
+      </c>
+      <c r="N100" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A101" t="s">
+        <v>217</v>
+      </c>
+      <c r="B101" t="s">
+        <v>218</v>
+      </c>
+      <c r="D101">
+        <v>45.430799999999998</v>
+      </c>
+      <c r="E101">
+        <v>45.095278201138797</v>
+      </c>
+      <c r="F101" t="s">
+        <v>24</v>
+      </c>
+      <c r="G101" t="s">
+        <v>25</v>
+      </c>
+      <c r="H101">
+        <v>0.59819999999999995</v>
+      </c>
+      <c r="I101">
+        <v>0.5312157851145457</v>
+      </c>
+      <c r="J101" t="s">
+        <v>26</v>
+      </c>
+      <c r="K101" t="s">
+        <v>213</v>
+      </c>
+      <c r="L101">
+        <v>0.40179999999999999</v>
+      </c>
+      <c r="M101">
+        <v>0.46878421488545441</v>
+      </c>
+      <c r="N101" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A102" t="s">
+        <v>219</v>
+      </c>
+      <c r="B102" t="s">
+        <v>220</v>
+      </c>
+      <c r="D102">
+        <v>50.4604</v>
+      </c>
+      <c r="E102">
+        <v>49.880298273323</v>
+      </c>
+      <c r="F102" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" t="s">
+        <v>25</v>
+      </c>
+      <c r="H102">
+        <v>0.7984</v>
+      </c>
+      <c r="I102">
+        <v>0.750892738201826</v>
+      </c>
+      <c r="J102" t="s">
+        <v>26</v>
+      </c>
+      <c r="K102" t="s">
+        <v>213</v>
+      </c>
+      <c r="L102">
+        <v>0.2016</v>
+      </c>
+      <c r="M102">
+        <v>0.24910726179817411</v>
+      </c>
+      <c r="N102" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A103" t="s">
+        <v>221</v>
+      </c>
+      <c r="B103" t="s">
+        <v>222</v>
+      </c>
+      <c r="D103">
+        <v>40.127600000000001</v>
+      </c>
+      <c r="E103">
+        <v>37.0851183660807</v>
+      </c>
+      <c r="F103" t="s">
+        <v>24</v>
+      </c>
+      <c r="G103" t="s">
+        <v>25</v>
+      </c>
+      <c r="H103">
+        <v>0.39960000000000001</v>
+      </c>
+      <c r="I103">
+        <v>0.35864773577560188</v>
+      </c>
+      <c r="J103" t="s">
+        <v>26</v>
+      </c>
+      <c r="K103" t="s">
+        <v>223</v>
+      </c>
+      <c r="L103">
+        <v>0.60040000000000004</v>
+      </c>
+      <c r="M103">
+        <v>0.64135226422439806</v>
+      </c>
+      <c r="N103" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A104" t="s">
+        <v>225</v>
+      </c>
+      <c r="B104" t="s">
+        <v>226</v>
+      </c>
+      <c r="D104">
+        <v>44.0627</v>
+      </c>
+      <c r="E104">
+        <v>42.063713953531597</v>
+      </c>
+      <c r="F104" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" t="s">
+        <v>25</v>
+      </c>
+      <c r="H104">
+        <v>0.60760000000000003</v>
+      </c>
+      <c r="I104">
+        <v>0.56540528986487937</v>
+      </c>
+      <c r="J104" t="s">
+        <v>26</v>
+      </c>
+      <c r="K104" t="s">
+        <v>223</v>
+      </c>
+      <c r="L104">
+        <v>0.39240000000000003</v>
+      </c>
+      <c r="M104">
+        <v>0.43459471013512058</v>
+      </c>
+      <c r="N104" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A105" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" t="s">
+        <v>228</v>
+      </c>
+      <c r="D105">
+        <v>48.820500000000003</v>
+      </c>
+      <c r="E105">
+        <v>47.492915494297499</v>
+      </c>
+      <c r="F105" t="s">
+        <v>24</v>
+      </c>
+      <c r="G105" t="s">
+        <v>25</v>
+      </c>
+      <c r="H105">
+        <v>0.79689999999999994</v>
+      </c>
+      <c r="I105">
+        <v>0.76726371744463928</v>
+      </c>
+      <c r="J105" t="s">
+        <v>26</v>
+      </c>
+      <c r="K105" t="s">
+        <v>223</v>
+      </c>
+      <c r="L105">
+        <v>0.2031</v>
+      </c>
+      <c r="M105">
+        <v>0.23273628255536069</v>
+      </c>
+      <c r="N105" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A106" t="s">
+        <v>229</v>
+      </c>
+      <c r="B106" t="s">
+        <v>230</v>
+      </c>
+      <c r="D106">
+        <v>29.630800000000001</v>
+      </c>
+      <c r="E106">
+        <v>29.2036298119923</v>
+      </c>
+      <c r="F106" t="s">
+        <v>24</v>
+      </c>
+      <c r="G106" t="s">
+        <v>25</v>
+      </c>
+      <c r="H106">
+        <v>0.2011</v>
+      </c>
+      <c r="I106">
+        <v>0.18272482768523751</v>
+      </c>
+      <c r="J106" t="s">
+        <v>26</v>
+      </c>
+      <c r="K106" t="s">
+        <v>231</v>
+      </c>
+      <c r="L106">
+        <v>0.79890000000000005</v>
+      </c>
+      <c r="M106">
+        <v>0.81727517231476243</v>
+      </c>
+      <c r="N106" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A107" t="s">
+        <v>233</v>
+      </c>
+      <c r="B107" t="s">
+        <v>234</v>
+      </c>
+      <c r="D107">
+        <v>35.890500000000003</v>
+      </c>
+      <c r="E107">
+        <v>35.507238942303402</v>
+      </c>
+      <c r="F107" t="s">
+        <v>24</v>
+      </c>
+      <c r="G107" t="s">
+        <v>25</v>
+      </c>
+      <c r="H107">
+        <v>0.4012</v>
+      </c>
+      <c r="I107">
+        <v>0.3730794050147026</v>
+      </c>
+      <c r="J107" t="s">
+        <v>26</v>
+      </c>
+      <c r="K107" t="s">
+        <v>231</v>
+      </c>
+      <c r="L107">
+        <v>0.5988</v>
+      </c>
+      <c r="M107">
+        <v>0.6269205949852974</v>
+      </c>
+      <c r="N107" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A108" t="s">
+        <v>235</v>
+      </c>
+      <c r="B108" t="s">
+        <v>236</v>
+      </c>
+      <c r="D108">
+        <v>41.603200000000001</v>
+      </c>
+      <c r="E108">
+        <v>41.380585050748898</v>
+      </c>
+      <c r="F108" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" t="s">
+        <v>25</v>
+      </c>
+      <c r="H108">
+        <v>0.60299999999999998</v>
+      </c>
+      <c r="I108">
+        <v>0.57430070084431339</v>
+      </c>
+      <c r="J108" t="s">
+        <v>26</v>
+      </c>
+      <c r="K108" t="s">
+        <v>231</v>
+      </c>
+      <c r="L108">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="M108">
+        <v>0.42569929915568661</v>
+      </c>
+      <c r="N108" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A109" t="s">
+        <v>237</v>
+      </c>
+      <c r="B109" t="s">
+        <v>238</v>
+      </c>
+      <c r="D109">
+        <v>47.7271</v>
+      </c>
+      <c r="E109">
+        <v>47.146253018124398</v>
+      </c>
+      <c r="F109" t="s">
+        <v>24</v>
+      </c>
+      <c r="G109" t="s">
+        <v>25</v>
+      </c>
+      <c r="H109">
+        <v>0.79689999999999994</v>
+      </c>
+      <c r="I109">
+        <v>0.77703484954211677</v>
+      </c>
+      <c r="J109" t="s">
+        <v>26</v>
+      </c>
+      <c r="K109" t="s">
+        <v>231</v>
+      </c>
+      <c r="L109">
+        <v>0.2031</v>
+      </c>
+      <c r="M109">
+        <v>0.22296515045788309</v>
+      </c>
+      <c r="N109" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A110" t="s">
+        <v>239</v>
+      </c>
+      <c r="B110" t="s">
+        <v>240</v>
+      </c>
+      <c r="D110">
+        <v>27.581099999999999</v>
+      </c>
+      <c r="E110">
+        <v>27.215386601261901</v>
+      </c>
+      <c r="F110" t="s">
+        <v>24</v>
+      </c>
+      <c r="G110" t="s">
+        <v>25</v>
+      </c>
+      <c r="H110">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="I110">
+        <v>0.16747496032216641</v>
+      </c>
+      <c r="J110" t="s">
+        <v>26</v>
+      </c>
+      <c r="K110" t="s">
+        <v>241</v>
+      </c>
+      <c r="L110">
+        <v>0.80200000000000005</v>
+      </c>
+      <c r="M110">
+        <v>0.83252503967783364</v>
+      </c>
+      <c r="N110" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A111" t="s">
+        <v>243</v>
+      </c>
+      <c r="B111" t="s">
+        <v>244</v>
+      </c>
+      <c r="D111">
+        <v>31.790700000000001</v>
+      </c>
+      <c r="E111">
+        <v>32.435116257003102</v>
+      </c>
+      <c r="F111" t="s">
+        <v>24</v>
+      </c>
+      <c r="G111" t="s">
+        <v>25</v>
+      </c>
+      <c r="H111">
+        <v>0.3982</v>
+      </c>
+      <c r="I111">
+        <v>0.35029138410299387</v>
+      </c>
+      <c r="J111" t="s">
+        <v>26</v>
+      </c>
+      <c r="K111" t="s">
+        <v>241</v>
+      </c>
+      <c r="L111">
+        <v>0.6018</v>
+      </c>
+      <c r="M111">
+        <v>0.64970861589700601</v>
+      </c>
+      <c r="N111" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A112" t="s">
+        <v>245</v>
+      </c>
+      <c r="B112" t="s">
+        <v>246</v>
+      </c>
+      <c r="D112">
+        <v>39.417099999999998</v>
+      </c>
+      <c r="E112">
+        <v>39.434724053095501</v>
+      </c>
+      <c r="F112" t="s">
+        <v>24</v>
+      </c>
+      <c r="G112" t="s">
+        <v>25</v>
+      </c>
+      <c r="H112">
+        <v>0.59840000000000004</v>
+      </c>
+      <c r="I112">
+        <v>0.54835216957693789</v>
+      </c>
+      <c r="J112" t="s">
+        <v>26</v>
+      </c>
+      <c r="K112" t="s">
+        <v>241</v>
+      </c>
+      <c r="L112">
+        <v>0.40160000000000001</v>
+      </c>
+      <c r="M112">
+        <v>0.451647830423062</v>
+      </c>
+      <c r="N112" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="113" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A113" t="s">
+        <v>247</v>
+      </c>
+      <c r="B113" t="s">
+        <v>248</v>
+      </c>
+      <c r="D113">
+        <v>45.950499999999998</v>
+      </c>
+      <c r="E113">
+        <v>46.415680410851003</v>
+      </c>
+      <c r="F113" t="s">
+        <v>24</v>
+      </c>
+      <c r="G113" t="s">
+        <v>25</v>
+      </c>
+      <c r="H113">
+        <v>0.79540000000000011</v>
+      </c>
+      <c r="I113">
+        <v>0.76005852670599883</v>
+      </c>
+      <c r="J113" t="s">
+        <v>26</v>
+      </c>
+      <c r="K113" t="s">
+        <v>241</v>
+      </c>
+      <c r="L113">
+        <v>0.2046</v>
+      </c>
+      <c r="M113">
+        <v>0.23994147329400131</v>
+      </c>
+      <c r="N113" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="114" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A114" t="s">
+        <v>249</v>
+      </c>
+      <c r="B114" t="s">
+        <v>250</v>
+      </c>
+      <c r="D114">
+        <v>25.1206</v>
+      </c>
+      <c r="E114">
+        <v>23.864547967300702</v>
+      </c>
+      <c r="F114" t="s">
+        <v>24</v>
+      </c>
+      <c r="G114" t="s">
+        <v>25</v>
+      </c>
+      <c r="H114">
+        <v>0.20119999999999999</v>
+      </c>
+      <c r="I114">
+        <v>0.18014333608743979</v>
+      </c>
+      <c r="J114" t="s">
+        <v>26</v>
+      </c>
+      <c r="K114" t="s">
+        <v>105</v>
+      </c>
+      <c r="L114">
+        <v>0.79879999999999995</v>
+      </c>
+      <c r="M114">
+        <v>0.81985666391256018</v>
+      </c>
+      <c r="N114" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="115" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A115" t="s">
+        <v>251</v>
+      </c>
+      <c r="B115" t="s">
+        <v>252</v>
+      </c>
+      <c r="D115">
+        <v>30.560600000000001</v>
+      </c>
+      <c r="E115">
+        <v>30.546755891680402</v>
+      </c>
+      <c r="F115" t="s">
+        <v>24</v>
+      </c>
+      <c r="G115" t="s">
+        <v>25</v>
+      </c>
+      <c r="H115">
+        <v>0.39829999999999999</v>
+      </c>
+      <c r="I115">
+        <v>0.36606883001150431</v>
+      </c>
+      <c r="J115" t="s">
+        <v>26</v>
+      </c>
+      <c r="K115" t="s">
+        <v>105</v>
+      </c>
+      <c r="L115">
+        <v>0.60170000000000001</v>
+      </c>
+      <c r="M115">
+        <v>0.63393116998849575</v>
+      </c>
+      <c r="N115" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="116" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A116" t="s">
+        <v>253</v>
+      </c>
+      <c r="B116" t="s">
+        <v>254</v>
+      </c>
+      <c r="D116">
+        <v>38.323700000000002</v>
+      </c>
+      <c r="E116">
+        <v>38.823242348409302</v>
+      </c>
+      <c r="F116" t="s">
+        <v>24</v>
+      </c>
+      <c r="G116" t="s">
+        <v>25</v>
+      </c>
+      <c r="H116">
+        <v>0.59840000000000004</v>
+      </c>
+      <c r="I116">
+        <v>0.56518620034973854</v>
+      </c>
+      <c r="J116" t="s">
+        <v>26</v>
+      </c>
+      <c r="K116" t="s">
+        <v>105</v>
+      </c>
+      <c r="L116">
+        <v>0.40160000000000001</v>
+      </c>
+      <c r="M116">
+        <v>0.4348137996502614</v>
+      </c>
+      <c r="N116" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="117" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A117" t="s">
+        <v>255</v>
+      </c>
+      <c r="B117" t="s">
+        <v>256</v>
+      </c>
+      <c r="D117">
+        <v>45.402999999999999</v>
+      </c>
+      <c r="E117">
+        <v>46.050674367582602</v>
+      </c>
+      <c r="F117" t="s">
+        <v>24</v>
+      </c>
+      <c r="G117" t="s">
+        <v>25</v>
+      </c>
+      <c r="H117">
+        <v>0.80159999999999998</v>
+      </c>
+      <c r="I117">
+        <v>0.81923090118120356</v>
+      </c>
+      <c r="J117" t="s">
+        <v>26</v>
+      </c>
+      <c r="K117" t="s">
+        <v>105</v>
+      </c>
+      <c r="L117">
+        <v>0.15429999999999999</v>
+      </c>
+      <c r="M117">
+        <v>0.18076909881879641</v>
+      </c>
+      <c r="N117" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="118" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A118" t="s">
+        <v>257</v>
+      </c>
+      <c r="B118" t="s">
+        <v>258</v>
+      </c>
+      <c r="D118">
+        <v>19.380600000000001</v>
+      </c>
+      <c r="E118">
+        <v>20.8248333371398</v>
+      </c>
+      <c r="F118" t="s">
+        <v>24</v>
+      </c>
+      <c r="G118" t="s">
+        <v>25</v>
+      </c>
+      <c r="H118">
+        <v>0.1983</v>
+      </c>
+      <c r="I118">
+        <v>0.1850099922291045</v>
+      </c>
+      <c r="J118" t="s">
+        <v>26</v>
+      </c>
+      <c r="K118" t="s">
+        <v>259</v>
+      </c>
+      <c r="L118">
+        <v>0.80169999999999997</v>
+      </c>
+      <c r="M118">
+        <v>0.81499000777089547</v>
+      </c>
+      <c r="N118" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A119" t="s">
+        <v>261</v>
+      </c>
+      <c r="B119" t="s">
+        <v>262</v>
+      </c>
+      <c r="D119">
+        <v>24.276299999999999</v>
+      </c>
+      <c r="E119">
+        <v>26.131832359486399</v>
+      </c>
+      <c r="F119" t="s">
+        <v>24</v>
+      </c>
+      <c r="G119" t="s">
+        <v>25</v>
+      </c>
+      <c r="H119">
+        <v>0.37830000000000003</v>
+      </c>
+      <c r="I119">
+        <v>0.3583385290801564</v>
+      </c>
+      <c r="J119" t="s">
+        <v>26</v>
+      </c>
+      <c r="K119" t="s">
+        <v>259</v>
+      </c>
+      <c r="L119">
+        <v>0.62170000000000003</v>
+      </c>
+      <c r="M119">
+        <v>0.64166147091984371</v>
+      </c>
+      <c r="N119" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="120" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A120" t="s">
+        <v>263</v>
+      </c>
+      <c r="B120" t="s">
+        <v>264</v>
+      </c>
+      <c r="D120">
+        <v>36.683599999999998</v>
+      </c>
+      <c r="E120">
+        <v>37.451827966209699</v>
+      </c>
+      <c r="F120" t="s">
+        <v>24</v>
+      </c>
+      <c r="G120" t="s">
+        <v>25</v>
+      </c>
+      <c r="H120">
+        <v>0.59840000000000004</v>
+      </c>
+      <c r="I120">
+        <v>0.57761498593242733</v>
+      </c>
+      <c r="J120" t="s">
+        <v>26</v>
+      </c>
+      <c r="K120" t="s">
+        <v>259</v>
+      </c>
+      <c r="L120">
+        <v>0.40160000000000001</v>
+      </c>
+      <c r="M120">
+        <v>0.42238501406757267</v>
+      </c>
+      <c r="N120" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="121" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A121" t="s">
+        <v>265</v>
+      </c>
+      <c r="B121" t="s">
+        <v>266</v>
+      </c>
+      <c r="D121">
+        <v>44.856699999999996</v>
+      </c>
+      <c r="E121">
+        <v>45.412070704266696</v>
+      </c>
+      <c r="F121" t="s">
+        <v>24</v>
+      </c>
+      <c r="G121" t="s">
+        <v>25</v>
+      </c>
+      <c r="H121">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="I121">
+        <v>0.78433890057581901</v>
+      </c>
+      <c r="J121" t="s">
+        <v>26</v>
+      </c>
+      <c r="K121" t="s">
+        <v>259</v>
+      </c>
+      <c r="L121">
+        <v>0.20150000000000001</v>
+      </c>
+      <c r="M121">
+        <v>0.21566109942418099</v>
+      </c>
+      <c r="N121" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="122" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A122" t="s">
+        <v>267</v>
+      </c>
+      <c r="D122">
+        <v>34.5</v>
+      </c>
+      <c r="F122" t="s">
+        <v>268</v>
+      </c>
+      <c r="G122" t="s">
+        <v>269</v>
+      </c>
+      <c r="I122">
+        <v>0.5</v>
+      </c>
+      <c r="J122" t="s">
+        <v>232</v>
+      </c>
+      <c r="K122" t="s">
+        <v>270</v>
+      </c>
+      <c r="M122">
         <v>0.1</v>
       </c>
-      <c r="G4">
-[...7 lines deleted...]
-      <c r="H5">
+      <c r="N122" t="s">
+        <v>271</v>
+      </c>
+      <c r="O122" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q122">
+        <v>0.3</v>
+      </c>
+      <c r="R122" t="s">
+        <v>214</v>
+      </c>
+      <c r="S122" t="s">
+        <v>273</v>
+      </c>
+      <c r="U122">
         <v>0.1</v>
       </c>
-      <c r="I5">
-[...35 lines deleted...]
-      <c r="M8">
+      <c r="V122" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="123" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A123" t="s">
+        <v>274</v>
+      </c>
+      <c r="D123">
+        <v>40.869999999999997</v>
+      </c>
+      <c r="F123" t="s">
+        <v>268</v>
+      </c>
+      <c r="G123" t="s">
+        <v>269</v>
+      </c>
+      <c r="I123">
+        <v>0.2</v>
+      </c>
+      <c r="J123" t="s">
+        <v>232</v>
+      </c>
+      <c r="K123" t="s">
+        <v>270</v>
+      </c>
+      <c r="M123">
+        <v>0.2</v>
+      </c>
+      <c r="N123" t="s">
+        <v>271</v>
+      </c>
+      <c r="O123" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q123">
+        <v>0.4</v>
+      </c>
+      <c r="R123" t="s">
+        <v>214</v>
+      </c>
+      <c r="S123" t="s">
+        <v>273</v>
+      </c>
+      <c r="U123">
+        <v>0.2</v>
+      </c>
+      <c r="V123" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="124" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="D124">
+        <v>56</v>
+      </c>
+      <c r="F124" t="s">
+        <v>268</v>
+      </c>
+      <c r="G124" t="s">
+        <v>269</v>
+      </c>
+      <c r="I124">
+        <v>0.1</v>
+      </c>
+      <c r="J124" t="s">
+        <v>232</v>
+      </c>
+      <c r="K124" t="s">
+        <v>270</v>
+      </c>
+      <c r="M124">
+        <v>0.1</v>
+      </c>
+      <c r="N124" t="s">
+        <v>271</v>
+      </c>
+      <c r="O124" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q124">
+        <v>0.2</v>
+      </c>
+      <c r="R124" t="s">
+        <v>214</v>
+      </c>
+      <c r="S124" t="s">
+        <v>273</v>
+      </c>
+      <c r="U124">
+        <v>0.6</v>
+      </c>
+      <c r="V124" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="125" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A125" t="s">
+        <v>276</v>
+      </c>
+      <c r="D125">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="F125" t="s">
+        <v>268</v>
+      </c>
+      <c r="G125" t="s">
+        <v>277</v>
+      </c>
+      <c r="I125">
+        <v>0.1</v>
+      </c>
+      <c r="J125" t="s">
+        <v>278</v>
+      </c>
+      <c r="K125" t="s">
+        <v>279</v>
+      </c>
+      <c r="M125">
+        <v>0.1</v>
+      </c>
+      <c r="N125" t="s">
+        <v>280</v>
+      </c>
+      <c r="O125" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q125">
+        <v>0.1</v>
+      </c>
+      <c r="R125" t="s">
+        <v>282</v>
+      </c>
+      <c r="S125" t="s">
+        <v>283</v>
+      </c>
+      <c r="U125">
         <v>0.7</v>
       </c>
-    </row>
-[...1655 lines deleted...]
-      <c r="A125" t="s">
+      <c r="V125" t="s">
         <v>284</v>
       </c>
-      <c r="K125">
-[...9 lines deleted...]
-    <row r="126" spans="1:38" x14ac:dyDescent="0.35">
+    </row>
+    <row r="126" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A126" t="s">
         <v>285</v>
       </c>
-      <c r="K126">
-[...6 lines deleted...]
-    <row r="127" spans="1:38" x14ac:dyDescent="0.35">
+      <c r="D126">
+        <v>46.7</v>
+      </c>
+      <c r="F126" t="s">
+        <v>268</v>
+      </c>
+      <c r="G126" t="s">
+        <v>277</v>
+      </c>
+      <c r="I126">
+        <v>0.3</v>
+      </c>
+      <c r="J126" t="s">
+        <v>278</v>
+      </c>
+      <c r="K126" t="s">
+        <v>279</v>
+      </c>
+      <c r="M126">
+        <v>0.4</v>
+      </c>
+      <c r="N126" t="s">
+        <v>280</v>
+      </c>
+      <c r="O126" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q126">
+        <v>0.1</v>
+      </c>
+      <c r="R126" t="s">
+        <v>282</v>
+      </c>
+      <c r="S126" t="s">
+        <v>283</v>
+      </c>
+      <c r="U126">
+        <v>0.2</v>
+      </c>
+      <c r="V126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A127" t="s">
         <v>286</v>
       </c>
-      <c r="K127">
-[...3 lines deleted...]
-        <v>0.31069999999999998</v>
+      <c r="D127">
+        <v>64</v>
+      </c>
+      <c r="F127" t="s">
+        <v>268</v>
+      </c>
+      <c r="G127" t="s">
+        <v>277</v>
+      </c>
+      <c r="I127">
+        <v>0.5</v>
+      </c>
+      <c r="J127" t="s">
+        <v>278</v>
+      </c>
+      <c r="K127" t="s">
+        <v>279</v>
       </c>
       <c r="M127">
-        <v>0.37440000000000001</v>
-[...5 lines deleted...]
-    <row r="128" spans="1:38" x14ac:dyDescent="0.35">
+        <v>0.1</v>
+      </c>
+      <c r="N127" t="s">
+        <v>280</v>
+      </c>
+      <c r="O127" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q127">
+        <v>0.3</v>
+      </c>
+      <c r="R127" t="s">
+        <v>282</v>
+      </c>
+      <c r="S127" t="s">
+        <v>283</v>
+      </c>
+      <c r="U127">
+        <v>0.1</v>
+      </c>
+      <c r="V127" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A128" t="s">
         <v>287</v>
       </c>
-      <c r="K128">
+      <c r="D128">
+        <v>19.8</v>
+      </c>
+      <c r="F128" t="s">
+        <v>268</v>
+      </c>
+      <c r="G128" t="s">
+        <v>288</v>
+      </c>
+      <c r="I128">
+        <v>0.5</v>
+      </c>
+      <c r="J128" t="s">
+        <v>289</v>
+      </c>
+      <c r="K128" t="s">
+        <v>290</v>
+      </c>
+      <c r="M128">
+        <v>0.2</v>
+      </c>
+      <c r="N128" t="s">
+        <v>40</v>
+      </c>
+      <c r="O128" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q128">
+        <v>0.1</v>
+      </c>
+      <c r="R128" t="s">
+        <v>178</v>
+      </c>
+      <c r="S128" t="s">
+        <v>292</v>
+      </c>
+      <c r="U128">
+        <v>0.2</v>
+      </c>
+      <c r="V128" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="129" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A129" t="s">
+        <v>293</v>
+      </c>
+      <c r="D129">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F129" t="s">
+        <v>268</v>
+      </c>
+      <c r="G129" t="s">
+        <v>288</v>
+      </c>
+      <c r="I129">
+        <v>0.1</v>
+      </c>
+      <c r="J129" t="s">
+        <v>289</v>
+      </c>
+      <c r="K129" t="s">
+        <v>290</v>
+      </c>
+      <c r="M129">
+        <v>0.3</v>
+      </c>
+      <c r="N129" t="s">
+        <v>40</v>
+      </c>
+      <c r="O129" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q129">
+        <v>0.2</v>
+      </c>
+      <c r="R129" t="s">
+        <v>178</v>
+      </c>
+      <c r="S129" t="s">
+        <v>292</v>
+      </c>
+      <c r="U129">
+        <v>0.4</v>
+      </c>
+      <c r="V129" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="130" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A130" t="s">
+        <v>294</v>
+      </c>
+      <c r="D130">
+        <v>60.5</v>
+      </c>
+      <c r="F130" t="s">
+        <v>268</v>
+      </c>
+      <c r="G130" t="s">
+        <v>288</v>
+      </c>
+      <c r="I130">
+        <v>0.1</v>
+      </c>
+      <c r="J130" t="s">
+        <v>289</v>
+      </c>
+      <c r="K130" t="s">
+        <v>290</v>
+      </c>
+      <c r="M130">
+        <v>0.1</v>
+      </c>
+      <c r="N130" t="s">
+        <v>40</v>
+      </c>
+      <c r="O130" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q130">
+        <v>0.6</v>
+      </c>
+      <c r="R130" t="s">
+        <v>178</v>
+      </c>
+      <c r="S130" t="s">
+        <v>292</v>
+      </c>
+      <c r="U130">
+        <v>0.2</v>
+      </c>
+      <c r="V130" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="131" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A131" t="s">
+        <v>295</v>
+      </c>
+      <c r="D131">
+        <v>70</v>
+      </c>
+      <c r="F131" t="s">
+        <v>268</v>
+      </c>
+      <c r="G131" t="s">
+        <v>277</v>
+      </c>
+      <c r="I131">
+        <v>0.37</v>
+      </c>
+      <c r="J131" t="s">
+        <v>278</v>
+      </c>
+      <c r="K131" t="s">
+        <v>296</v>
+      </c>
+      <c r="M131">
+        <v>6.2E-2</v>
+      </c>
+      <c r="N131" t="s">
+        <v>26</v>
+      </c>
+      <c r="O131" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q131">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="R131" t="s">
+        <v>126</v>
+      </c>
+      <c r="S131" t="s">
+        <v>298</v>
+      </c>
+      <c r="U131">
+        <v>0.48599999999999999</v>
+      </c>
+      <c r="V131" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="132" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A132" t="s">
+        <v>300</v>
+      </c>
+      <c r="D132">
+        <v>61.43</v>
+      </c>
+      <c r="F132" t="s">
+        <v>268</v>
+      </c>
+      <c r="G132" t="s">
+        <v>277</v>
+      </c>
+      <c r="I132">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="J132" t="s">
+        <v>278</v>
+      </c>
+      <c r="K132" t="s">
+        <v>296</v>
+      </c>
+      <c r="M132">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="N132" t="s">
+        <v>26</v>
+      </c>
+      <c r="O132" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q132">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="R132" t="s">
+        <v>126</v>
+      </c>
+      <c r="S132" t="s">
+        <v>298</v>
+      </c>
+      <c r="U132">
+        <v>0.625</v>
+      </c>
+      <c r="V132" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="133" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A133" t="s">
+        <v>301</v>
+      </c>
+      <c r="D133">
+        <v>47.2</v>
+      </c>
+      <c r="F133" t="s">
+        <v>268</v>
+      </c>
+      <c r="G133" t="s">
+        <v>277</v>
+      </c>
+      <c r="I133">
+        <v>0.28699999999999998</v>
+      </c>
+      <c r="J133" t="s">
+        <v>278</v>
+      </c>
+      <c r="K133" t="s">
+        <v>296</v>
+      </c>
+      <c r="M133">
+        <v>0.217</v>
+      </c>
+      <c r="N133" t="s">
+        <v>26</v>
+      </c>
+      <c r="O133" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q133">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="R133" t="s">
+        <v>126</v>
+      </c>
+      <c r="S133" t="s">
+        <v>298</v>
+      </c>
+      <c r="U133">
+        <v>0.113</v>
+      </c>
+      <c r="V133" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="134" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A134" t="s">
+        <v>302</v>
+      </c>
+      <c r="D134">
+        <v>51.3</v>
+      </c>
+      <c r="F134" t="s">
+        <v>268</v>
+      </c>
+      <c r="G134" t="s">
+        <v>277</v>
+      </c>
+      <c r="I134">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="J134" t="s">
+        <v>278</v>
+      </c>
+      <c r="K134" t="s">
+        <v>296</v>
+      </c>
+      <c r="M134">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="N134" t="s">
+        <v>26</v>
+      </c>
+      <c r="O134" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q134">
+        <v>0.217</v>
+      </c>
+      <c r="R134" t="s">
+        <v>126</v>
+      </c>
+      <c r="S134" t="s">
+        <v>298</v>
+      </c>
+      <c r="U134">
+        <v>0.128</v>
+      </c>
+      <c r="V134" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="135" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A135" t="s">
+        <v>303</v>
+      </c>
+      <c r="D135">
+        <v>43.8</v>
+      </c>
+      <c r="F135" t="s">
+        <v>268</v>
+      </c>
+      <c r="G135" t="s">
+        <v>304</v>
+      </c>
+      <c r="I135">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="J135" t="s">
+        <v>305</v>
+      </c>
+      <c r="K135" t="s">
+        <v>306</v>
+      </c>
+      <c r="M135">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="N135" t="s">
+        <v>307</v>
+      </c>
+      <c r="O135" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q135">
+        <v>0.32</v>
+      </c>
+      <c r="R135" t="s">
+        <v>190</v>
+      </c>
+      <c r="S135" t="s">
+        <v>309</v>
+      </c>
+      <c r="U135">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="V135" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="136" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A136" t="s">
+        <v>310</v>
+      </c>
+      <c r="D136">
+        <v>69.3</v>
+      </c>
+      <c r="F136" t="s">
+        <v>268</v>
+      </c>
+      <c r="G136" t="s">
+        <v>304</v>
+      </c>
+      <c r="I136">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="J136" t="s">
+        <v>305</v>
+      </c>
+      <c r="K136" t="s">
+        <v>306</v>
+      </c>
+      <c r="M136">
+        <v>0.112</v>
+      </c>
+      <c r="N136" t="s">
+        <v>307</v>
+      </c>
+      <c r="O136" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q136">
+        <v>0.67700000000000005</v>
+      </c>
+      <c r="R136" t="s">
+        <v>190</v>
+      </c>
+      <c r="S136" t="s">
+        <v>309</v>
+      </c>
+      <c r="U136">
+        <v>0.113</v>
+      </c>
+      <c r="V136" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="137" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A137" t="s">
+        <v>311</v>
+      </c>
+      <c r="D137">
+        <v>50.6</v>
+      </c>
+      <c r="F137" t="s">
+        <v>268</v>
+      </c>
+      <c r="G137" t="s">
+        <v>304</v>
+      </c>
+      <c r="I137">
+        <v>0.105</v>
+      </c>
+      <c r="J137" t="s">
+        <v>305</v>
+      </c>
+      <c r="K137" t="s">
+        <v>306</v>
+      </c>
+      <c r="M137">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="N137" t="s">
+        <v>307</v>
+      </c>
+      <c r="O137" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q137">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="R137" t="s">
+        <v>190</v>
+      </c>
+      <c r="S137" t="s">
+        <v>309</v>
+      </c>
+      <c r="U137">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="V137" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="138" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A138" t="s">
+        <v>312</v>
+      </c>
+      <c r="D138">
+        <v>78.5</v>
+      </c>
+      <c r="F138" t="s">
+        <v>268</v>
+      </c>
+      <c r="G138" t="s">
+        <v>313</v>
+      </c>
+      <c r="I138">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="J138" t="s">
+        <v>106</v>
+      </c>
+      <c r="K138" t="s">
+        <v>306</v>
+      </c>
+      <c r="M138">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="N138" t="s">
+        <v>307</v>
+      </c>
+      <c r="O138" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q138">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="R138" t="s">
+        <v>190</v>
+      </c>
+      <c r="S138" t="s">
+        <v>309</v>
+      </c>
+      <c r="U138">
+        <v>0.56399999999999995</v>
+      </c>
+      <c r="V138" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="139" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A139" t="s">
+        <v>314</v>
+      </c>
+      <c r="D139">
+        <v>70.2</v>
+      </c>
+      <c r="F139" t="s">
+        <v>268</v>
+      </c>
+      <c r="G139" t="s">
+        <v>313</v>
+      </c>
+      <c r="I139">
+        <v>4.7E-2</v>
+      </c>
+      <c r="J139" t="s">
+        <v>106</v>
+      </c>
+      <c r="K139" t="s">
+        <v>306</v>
+      </c>
+      <c r="M139">
+        <v>0.189</v>
+      </c>
+      <c r="N139" t="s">
+        <v>307</v>
+      </c>
+      <c r="O139" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q139">
+        <v>0.255</v>
+      </c>
+      <c r="R139" t="s">
+        <v>190</v>
+      </c>
+      <c r="S139" t="s">
+        <v>309</v>
+      </c>
+      <c r="U139">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="V139" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="140" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A140" t="s">
+        <v>315</v>
+      </c>
+      <c r="D140">
+        <v>23.9</v>
+      </c>
+      <c r="F140" t="s">
+        <v>268</v>
+      </c>
+      <c r="G140" t="s">
+        <v>304</v>
+      </c>
+      <c r="I140">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="J140" t="s">
+        <v>305</v>
+      </c>
+      <c r="K140" t="s">
+        <v>316</v>
+      </c>
+      <c r="M140">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="N140" t="s">
+        <v>317</v>
+      </c>
+      <c r="O140" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q140">
+        <v>0.32800000000000001</v>
+      </c>
+      <c r="R140" t="s">
+        <v>271</v>
+      </c>
+      <c r="S140" t="s">
+        <v>273</v>
+      </c>
+      <c r="U140">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="V140" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="141" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A141" t="s">
+        <v>318</v>
+      </c>
+      <c r="D141">
+        <v>36.15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>268</v>
+      </c>
+      <c r="G141" t="s">
+        <v>304</v>
+      </c>
+      <c r="I141">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="J141" t="s">
+        <v>305</v>
+      </c>
+      <c r="K141" t="s">
+        <v>316</v>
+      </c>
+      <c r="M141">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="N141" t="s">
+        <v>317</v>
+      </c>
+      <c r="O141" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q141">
+        <v>5.5E-2</v>
+      </c>
+      <c r="R141" t="s">
+        <v>271</v>
+      </c>
+      <c r="S141" t="s">
+        <v>273</v>
+      </c>
+      <c r="U141">
+        <v>0.499</v>
+      </c>
+      <c r="V141" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="142" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A142" t="s">
+        <v>319</v>
+      </c>
+      <c r="D142">
+        <v>30</v>
+      </c>
+      <c r="F142" t="s">
+        <v>268</v>
+      </c>
+      <c r="G142" t="s">
+        <v>304</v>
+      </c>
+      <c r="I142">
+        <v>0.316</v>
+      </c>
+      <c r="J142" t="s">
+        <v>305</v>
+      </c>
+      <c r="K142" t="s">
+        <v>316</v>
+      </c>
+      <c r="M142">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="N142" t="s">
+        <v>317</v>
+      </c>
+      <c r="O142" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q142">
+        <v>0.249</v>
+      </c>
+      <c r="R142" t="s">
+        <v>271</v>
+      </c>
+      <c r="S142" t="s">
+        <v>273</v>
+      </c>
+      <c r="U142">
+        <v>0.34</v>
+      </c>
+      <c r="V142" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="143" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A143" t="s">
+        <v>320</v>
+      </c>
+      <c r="D143">
+        <v>46</v>
+      </c>
+      <c r="F143" t="s">
+        <v>268</v>
+      </c>
+      <c r="G143" t="s">
+        <v>291</v>
+      </c>
+      <c r="I143">
+        <v>0.51900000000000002</v>
+      </c>
+      <c r="J143" t="s">
+        <v>178</v>
+      </c>
+      <c r="K143" t="s">
+        <v>316</v>
+      </c>
+      <c r="M143">
+        <v>0.183</v>
+      </c>
+      <c r="N143" t="s">
+        <v>317</v>
+      </c>
+      <c r="O143" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q143">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="R143" t="s">
+        <v>40</v>
+      </c>
+      <c r="S143" t="s">
+        <v>292</v>
+      </c>
+      <c r="U143">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="V143" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="144" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="D144">
+        <v>63.2</v>
+      </c>
+      <c r="F144" t="s">
+        <v>268</v>
+      </c>
+      <c r="G144" t="s">
+        <v>291</v>
+      </c>
+      <c r="I144">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="J144" t="s">
+        <v>178</v>
+      </c>
+      <c r="K144" t="s">
+        <v>316</v>
+      </c>
+      <c r="M144">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="N144" t="s">
+        <v>317</v>
+      </c>
+      <c r="O144" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q144">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="R144" t="s">
+        <v>40</v>
+      </c>
+      <c r="S144" t="s">
+        <v>292</v>
+      </c>
+      <c r="U144">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="V144" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="145" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A145" t="s">
+        <v>322</v>
+      </c>
+      <c r="D145">
+        <v>33</v>
+      </c>
+      <c r="F145" t="s">
+        <v>268</v>
+      </c>
+      <c r="G145" t="s">
+        <v>273</v>
+      </c>
+      <c r="I145">
+        <v>0.05</v>
+      </c>
+      <c r="J145" t="s">
+        <v>146</v>
+      </c>
+      <c r="K145" t="s">
+        <v>290</v>
+      </c>
+      <c r="M145">
+        <v>0.23</v>
+      </c>
+      <c r="N145" t="s">
+        <v>40</v>
+      </c>
+      <c r="O145" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q145">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="R145" t="s">
+        <v>280</v>
+      </c>
+      <c r="S145" t="s">
+        <v>306</v>
+      </c>
+      <c r="U145">
+        <v>0.56499999999999995</v>
+      </c>
+      <c r="V145" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="146" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="D146">
+        <v>53</v>
+      </c>
+      <c r="F146" t="s">
+        <v>268</v>
+      </c>
+      <c r="G146" t="s">
+        <v>273</v>
+      </c>
+      <c r="I146">
+        <v>0.67</v>
+      </c>
+      <c r="J146" t="s">
+        <v>146</v>
+      </c>
+      <c r="K146" t="s">
+        <v>290</v>
+      </c>
+      <c r="M146">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="N146" t="s">
+        <v>40</v>
+      </c>
+      <c r="O146" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q146">
+        <v>0.182</v>
+      </c>
+      <c r="R146" t="s">
+        <v>280</v>
+      </c>
+      <c r="S146" t="s">
+        <v>306</v>
+      </c>
+      <c r="U146">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="V146" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="147" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="D147">
+        <v>48</v>
+      </c>
+      <c r="F147" t="s">
+        <v>268</v>
+      </c>
+      <c r="G147" t="s">
+        <v>288</v>
+      </c>
+      <c r="I147">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="J147" t="s">
+        <v>289</v>
+      </c>
+      <c r="K147" t="s">
+        <v>316</v>
+      </c>
+      <c r="M147">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="N147" t="s">
+        <v>317</v>
+      </c>
+      <c r="O147" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q147">
+        <v>0.496</v>
+      </c>
+      <c r="R147" t="s">
+        <v>178</v>
+      </c>
+      <c r="S147" t="s">
+        <v>292</v>
+      </c>
+      <c r="U147">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="V147" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="148" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="D148">
+        <v>55.8</v>
+      </c>
+      <c r="F148" t="s">
+        <v>268</v>
+      </c>
+      <c r="G148" t="s">
+        <v>292</v>
+      </c>
+      <c r="I148">
+        <v>0.22</v>
+      </c>
+      <c r="J148" t="s">
+        <v>28</v>
+      </c>
+      <c r="K148" t="s">
+        <v>316</v>
+      </c>
+      <c r="M148">
+        <v>0.25</v>
+      </c>
+      <c r="N148" t="s">
+        <v>317</v>
+      </c>
+      <c r="O148" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q148">
+        <v>0.53</v>
+      </c>
+      <c r="R148" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="149" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A149" t="s">
+        <v>326</v>
+      </c>
+      <c r="D149">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="F149" t="s">
+        <v>268</v>
+      </c>
+      <c r="G149" t="s">
+        <v>296</v>
+      </c>
+      <c r="I149">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="J149" t="s">
+        <v>26</v>
+      </c>
+      <c r="K149" t="s">
+        <v>290</v>
+      </c>
+      <c r="M149">
+        <v>0.45</v>
+      </c>
+      <c r="N149" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="150" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A150" t="s">
+        <v>327</v>
+      </c>
+      <c r="D150">
+        <v>67.5</v>
+      </c>
+      <c r="F150" t="s">
+        <v>268</v>
+      </c>
+      <c r="G150" t="s">
+        <v>281</v>
+      </c>
+      <c r="I150">
+        <v>0.16</v>
+      </c>
+      <c r="J150" t="s">
+        <v>282</v>
+      </c>
+      <c r="K150" t="s">
+        <v>298</v>
+      </c>
+      <c r="M150">
+        <v>0.84</v>
+      </c>
+      <c r="N150" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="151" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A151" t="s">
+        <v>328</v>
+      </c>
+      <c r="D151">
+        <v>48.1</v>
+      </c>
+      <c r="F151" t="s">
+        <v>268</v>
+      </c>
+      <c r="G151" t="s">
+        <v>296</v>
+      </c>
+      <c r="I151">
+        <v>0.76</v>
+      </c>
+      <c r="J151" t="s">
+        <v>26</v>
+      </c>
+      <c r="K151" t="s">
+        <v>281</v>
+      </c>
+      <c r="M151">
+        <v>0.24</v>
+      </c>
+      <c r="N151" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="152" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A152" t="s">
+        <v>329</v>
+      </c>
+      <c r="D152">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="F152" t="s">
+        <v>268</v>
+      </c>
+      <c r="G152" t="s">
+        <v>296</v>
+      </c>
+      <c r="I152">
+        <v>0.54</v>
+      </c>
+      <c r="J152" t="s">
+        <v>26</v>
+      </c>
+      <c r="K152" t="s">
+        <v>281</v>
+      </c>
+      <c r="M152">
+        <v>0.46</v>
+      </c>
+      <c r="N152" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="153" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A153" t="s">
+        <v>330</v>
+      </c>
+      <c r="D153">
+        <v>34.9</v>
+      </c>
+      <c r="F153" t="s">
+        <v>268</v>
+      </c>
+      <c r="G153" t="s">
+        <v>296</v>
+      </c>
+      <c r="I153">
+        <v>0.44</v>
+      </c>
+      <c r="J153" t="s">
+        <v>26</v>
+      </c>
+      <c r="K153" t="s">
+        <v>281</v>
+      </c>
+      <c r="M153">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="N153" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="154" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A154" t="s">
+        <v>331</v>
+      </c>
+      <c r="D154">
+        <v>27.9</v>
+      </c>
+      <c r="F154" t="s">
+        <v>268</v>
+      </c>
+      <c r="G154" t="s">
+        <v>296</v>
+      </c>
+      <c r="I154">
+        <v>0.34</v>
+      </c>
+      <c r="J154" t="s">
+        <v>26</v>
+      </c>
+      <c r="K154" t="s">
+        <v>281</v>
+      </c>
+      <c r="M154">
+        <v>0.66</v>
+      </c>
+      <c r="N154" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="155" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A155" t="s">
+        <v>332</v>
+      </c>
+      <c r="D155">
+        <v>15</v>
+      </c>
+      <c r="F155" t="s">
+        <v>268</v>
+      </c>
+      <c r="G155" t="s">
+        <v>296</v>
+      </c>
+      <c r="I155">
+        <v>0.16</v>
+      </c>
+      <c r="J155" t="s">
+        <v>26</v>
+      </c>
+      <c r="K155" t="s">
+        <v>281</v>
+      </c>
+      <c r="M155">
+        <v>0.84</v>
+      </c>
+      <c r="N155" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="156" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A156" t="s">
+        <v>333</v>
+      </c>
+      <c r="D156">
+        <v>44.2</v>
+      </c>
+      <c r="F156" t="s">
+        <v>268</v>
+      </c>
+      <c r="G156" t="s">
+        <v>304</v>
+      </c>
+      <c r="I156">
+        <v>0.22</v>
+      </c>
+      <c r="J156" t="s">
+        <v>305</v>
+      </c>
+      <c r="K156" t="s">
+        <v>296</v>
+      </c>
+      <c r="M156">
+        <v>0.78</v>
+      </c>
+      <c r="N156" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="157" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A157" t="s">
+        <v>334</v>
+      </c>
+      <c r="D157">
+        <v>33.6</v>
+      </c>
+      <c r="F157" t="s">
+        <v>268</v>
+      </c>
+      <c r="G157" t="s">
+        <v>304</v>
+      </c>
+      <c r="I157">
+        <v>0.43</v>
+      </c>
+      <c r="J157" t="s">
+        <v>305</v>
+      </c>
+      <c r="K157" t="s">
+        <v>296</v>
+      </c>
+      <c r="M157">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="N157" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="158" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A158" t="s">
+        <v>335</v>
+      </c>
+      <c r="D158">
+        <v>29</v>
+      </c>
+      <c r="F158" t="s">
+        <v>268</v>
+      </c>
+      <c r="G158" t="s">
+        <v>304</v>
+      </c>
+      <c r="I158">
+        <v>0.53</v>
+      </c>
+      <c r="J158" t="s">
+        <v>305</v>
+      </c>
+      <c r="K158" t="s">
+        <v>296</v>
+      </c>
+      <c r="M158">
+        <v>0.47</v>
+      </c>
+      <c r="N158" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A159" t="s">
+        <v>336</v>
+      </c>
+      <c r="D159">
+        <v>28</v>
+      </c>
+      <c r="F159" t="s">
+        <v>268</v>
+      </c>
+      <c r="G159" t="s">
+        <v>304</v>
+      </c>
+      <c r="I159">
+        <v>0.62</v>
+      </c>
+      <c r="J159" t="s">
+        <v>305</v>
+      </c>
+      <c r="K159" t="s">
+        <v>296</v>
+      </c>
+      <c r="M159">
+        <v>0.37</v>
+      </c>
+      <c r="N159" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="160" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A160" t="s">
+        <v>337</v>
+      </c>
+      <c r="D160">
+        <v>21.2</v>
+      </c>
+      <c r="F160" t="s">
+        <v>268</v>
+      </c>
+      <c r="G160" t="s">
+        <v>304</v>
+      </c>
+      <c r="I160">
+        <v>0.82</v>
+      </c>
+      <c r="J160" t="s">
+        <v>305</v>
+      </c>
+      <c r="K160" t="s">
+        <v>296</v>
+      </c>
+      <c r="M160">
+        <v>0.18</v>
+      </c>
+      <c r="N160" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="161" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A161" t="s">
+        <v>338</v>
+      </c>
+      <c r="D161">
+        <v>43.5</v>
+      </c>
+      <c r="F161" t="s">
+        <v>268</v>
+      </c>
+      <c r="G161" t="s">
+        <v>296</v>
+      </c>
+      <c r="I161">
+        <v>0.74</v>
+      </c>
+      <c r="J161" t="s">
+        <v>26</v>
+      </c>
+      <c r="K161" t="s">
+        <v>297</v>
+      </c>
+      <c r="M161">
+        <v>0.26</v>
+      </c>
+      <c r="N161" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="162" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A162" t="s">
+        <v>339</v>
+      </c>
+      <c r="D162">
+        <v>32.64</v>
+      </c>
+      <c r="F162" t="s">
+        <v>268</v>
+      </c>
+      <c r="G162" t="s">
+        <v>296</v>
+      </c>
+      <c r="I162">
+        <v>0.51</v>
+      </c>
+      <c r="J162" t="s">
+        <v>26</v>
+      </c>
+      <c r="K162" t="s">
+        <v>297</v>
+      </c>
+      <c r="M162">
+        <v>0.49</v>
+      </c>
+      <c r="N162" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="163" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A163" t="s">
+        <v>340</v>
+      </c>
+      <c r="D163">
+        <v>28.4</v>
+      </c>
+      <c r="F163" t="s">
+        <v>268</v>
+      </c>
+      <c r="G163" t="s">
+        <v>296</v>
+      </c>
+      <c r="I163">
+        <v>0.41</v>
+      </c>
+      <c r="J163" t="s">
+        <v>26</v>
+      </c>
+      <c r="K163" t="s">
+        <v>297</v>
+      </c>
+      <c r="M163">
+        <v>0.59</v>
+      </c>
+      <c r="N163" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="164" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A164" t="s">
+        <v>341</v>
+      </c>
+      <c r="D164">
+        <v>24.6</v>
+      </c>
+      <c r="F164" t="s">
+        <v>268</v>
+      </c>
+      <c r="G164" t="s">
+        <v>296</v>
+      </c>
+      <c r="I164">
+        <v>0.32</v>
+      </c>
+      <c r="J164" t="s">
+        <v>26</v>
+      </c>
+      <c r="K164" t="s">
+        <v>297</v>
+      </c>
+      <c r="M164">
+        <v>0.68</v>
+      </c>
+      <c r="N164" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="165" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A165" t="s">
+        <v>342</v>
+      </c>
+      <c r="D165">
+        <v>20.2</v>
+      </c>
+      <c r="F165" t="s">
+        <v>268</v>
+      </c>
+      <c r="G165" t="s">
+        <v>296</v>
+      </c>
+      <c r="I165">
+        <v>0.15</v>
+      </c>
+      <c r="J165" t="s">
+        <v>26</v>
+      </c>
+      <c r="K165" t="s">
+        <v>297</v>
+      </c>
+      <c r="M165">
+        <v>0.85</v>
+      </c>
+      <c r="N165" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="166" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A166" t="s">
+        <v>343</v>
+      </c>
+      <c r="D166">
+        <v>44.2</v>
+      </c>
+      <c r="F166" t="s">
+        <v>268</v>
+      </c>
+      <c r="G166" t="s">
+        <v>288</v>
+      </c>
+      <c r="I166">
+        <v>0.24</v>
+      </c>
+      <c r="J166" t="s">
+        <v>289</v>
+      </c>
+      <c r="K166" t="s">
+        <v>296</v>
+      </c>
+      <c r="M166">
+        <v>0.76</v>
+      </c>
+      <c r="N166" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="167" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A167" t="s">
+        <v>344</v>
+      </c>
+      <c r="D167">
+        <v>35.4</v>
+      </c>
+      <c r="F167" t="s">
+        <v>268</v>
+      </c>
+      <c r="G167" t="s">
+        <v>288</v>
+      </c>
+      <c r="I167">
+        <v>0.45</v>
+      </c>
+      <c r="J167" t="s">
+        <v>289</v>
+      </c>
+      <c r="K167" t="s">
+        <v>296</v>
+      </c>
+      <c r="M167">
+        <v>0.54</v>
+      </c>
+      <c r="N167" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="168" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A168" t="s">
+        <v>345</v>
+      </c>
+      <c r="D168">
+        <v>30</v>
+      </c>
+      <c r="F168" t="s">
+        <v>268</v>
+      </c>
+      <c r="G168" t="s">
+        <v>288</v>
+      </c>
+      <c r="I168">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="J168" t="s">
+        <v>289</v>
+      </c>
+      <c r="K168" t="s">
+        <v>296</v>
+      </c>
+      <c r="M168">
+        <v>0.44</v>
+      </c>
+      <c r="N168" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="169" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A169" t="s">
+        <v>346</v>
+      </c>
+      <c r="D169">
+        <v>25.4</v>
+      </c>
+      <c r="F169" t="s">
+        <v>268</v>
+      </c>
+      <c r="G169" t="s">
+        <v>288</v>
+      </c>
+      <c r="I169">
+        <v>0.66</v>
+      </c>
+      <c r="J169" t="s">
+        <v>289</v>
+      </c>
+      <c r="K169" t="s">
+        <v>296</v>
+      </c>
+      <c r="M169">
+        <v>0.34</v>
+      </c>
+      <c r="N169" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="170" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A170" t="s">
+        <v>347</v>
+      </c>
+      <c r="D170">
+        <v>15.3</v>
+      </c>
+      <c r="F170" t="s">
+        <v>268</v>
+      </c>
+      <c r="G170" t="s">
+        <v>288</v>
+      </c>
+      <c r="I170">
+        <v>0.84</v>
+      </c>
+      <c r="J170" t="s">
+        <v>289</v>
+      </c>
+      <c r="K170" t="s">
+        <v>296</v>
+      </c>
+      <c r="M170">
+        <v>0.16</v>
+      </c>
+      <c r="N170" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="171" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A171" t="s">
+        <v>348</v>
+      </c>
+      <c r="D171">
+        <v>30.299999199999998</v>
+      </c>
+      <c r="F171" t="s">
+        <v>268</v>
+      </c>
+      <c r="G171" t="s">
+        <v>269</v>
+      </c>
+      <c r="I171">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="J171" t="s">
+        <v>232</v>
+      </c>
+      <c r="K171" t="s">
+        <v>297</v>
+      </c>
+      <c r="M171">
+        <v>0.111</v>
+      </c>
+      <c r="N171" t="s">
+        <v>126</v>
+      </c>
+      <c r="O171" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q171">
+        <v>0.503</v>
+      </c>
+      <c r="R171" t="s">
+        <v>192</v>
+      </c>
+      <c r="S171" t="s">
+        <v>308</v>
+      </c>
+      <c r="U171">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="V171" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="172" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A172" t="s">
+        <v>349</v>
+      </c>
+      <c r="D172">
+        <v>34.900001500000002</v>
+      </c>
+      <c r="F172" t="s">
+        <v>268</v>
+      </c>
+      <c r="G172" t="s">
+        <v>269</v>
+      </c>
+      <c r="I172">
+        <v>0</v>
+      </c>
+      <c r="J172" t="s">
+        <v>232</v>
+      </c>
+      <c r="K172" t="s">
+        <v>292</v>
+      </c>
+      <c r="M172">
+        <v>0.59199999999999997</v>
+      </c>
+      <c r="N172" t="s">
+        <v>28</v>
+      </c>
+      <c r="O172" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q172">
+        <v>0.248</v>
+      </c>
+      <c r="R172" t="s">
+        <v>178</v>
+      </c>
+      <c r="S172" t="s">
+        <v>316</v>
+      </c>
+      <c r="U172">
+        <v>0.16</v>
+      </c>
+      <c r="V172" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="173" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A173" t="s">
+        <v>350</v>
+      </c>
+      <c r="D173">
+        <v>35.700000799999998</v>
+      </c>
+      <c r="F173" t="s">
+        <v>268</v>
+      </c>
+      <c r="G173" t="s">
+        <v>296</v>
+      </c>
+      <c r="I173">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="J173" t="s">
+        <v>26</v>
+      </c>
+      <c r="K173" t="s">
+        <v>292</v>
+      </c>
+      <c r="M173">
+        <v>0.57499999999999996</v>
+      </c>
+      <c r="N173" t="s">
+        <v>28</v>
+      </c>
+      <c r="O173" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q173">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="R173" t="s">
+        <v>282</v>
+      </c>
+      <c r="S173" t="s">
+        <v>351</v>
+      </c>
+      <c r="U173">
+        <v>0</v>
+      </c>
+      <c r="V173" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="174" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A174" t="s">
+        <v>353</v>
+      </c>
+      <c r="D174">
+        <v>39.099998499999998</v>
+      </c>
+      <c r="F174" t="s">
+        <v>268</v>
+      </c>
+      <c r="G174" t="s">
+        <v>273</v>
+      </c>
+      <c r="I174">
+        <v>0.24399999999999999</v>
+      </c>
+      <c r="J174" t="s">
+        <v>146</v>
+      </c>
+      <c r="K174" t="s">
+        <v>354</v>
+      </c>
+      <c r="M174">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="N174" t="s">
+        <v>355</v>
+      </c>
+      <c r="O174" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q174">
+        <v>0.443</v>
+      </c>
+      <c r="R174" t="s">
+        <v>192</v>
+      </c>
+      <c r="S174" t="s">
+        <v>272</v>
+      </c>
+      <c r="U174">
+        <v>0.254</v>
+      </c>
+      <c r="V174" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="175" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A175" t="s">
+        <v>356</v>
+      </c>
+      <c r="D175">
+        <v>33.799999200000002</v>
+      </c>
+      <c r="F175" t="s">
+        <v>268</v>
+      </c>
+      <c r="G175" t="s">
+        <v>269</v>
+      </c>
+      <c r="I175">
+        <v>0.191</v>
+      </c>
+      <c r="J175" t="s">
+        <v>232</v>
+      </c>
+      <c r="K175" t="s">
+        <v>292</v>
+      </c>
+      <c r="M175">
+        <v>0.439</v>
+      </c>
+      <c r="N175" t="s">
+        <v>28</v>
+      </c>
+      <c r="O175" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q175">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="R175" t="s">
+        <v>26</v>
+      </c>
+      <c r="S175" t="s">
+        <v>290</v>
+      </c>
+      <c r="U175">
+        <v>2.7E-2</v>
+      </c>
+      <c r="V175" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="176" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A176" t="s">
+        <v>357</v>
+      </c>
+      <c r="D176">
+        <v>40.700000799999998</v>
+      </c>
+      <c r="F176" t="s">
+        <v>268</v>
+      </c>
+      <c r="G176" t="s">
+        <v>269</v>
+      </c>
+      <c r="I176">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="J176" t="s">
+        <v>232</v>
+      </c>
+      <c r="K176" t="s">
+        <v>354</v>
+      </c>
+      <c r="M176">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="N176" t="s">
+        <v>355</v>
+      </c>
+      <c r="O176" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q176">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="R176" t="s">
+        <v>28</v>
+      </c>
+      <c r="S176" t="s">
+        <v>273</v>
+      </c>
+      <c r="U176">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="V176" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="177" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A177" t="s">
+        <v>358</v>
+      </c>
+      <c r="D177">
+        <v>41</v>
+      </c>
+      <c r="F177" t="s">
+        <v>268</v>
+      </c>
+      <c r="G177" t="s">
+        <v>291</v>
+      </c>
+      <c r="I177">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="J177" t="s">
+        <v>178</v>
+      </c>
+      <c r="K177" t="s">
+        <v>354</v>
+      </c>
+      <c r="M177">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="N177" t="s">
+        <v>355</v>
+      </c>
+      <c r="O177" t="s">
+        <v>309</v>
+      </c>
+      <c r="Q177">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="R177" t="s">
+        <v>192</v>
+      </c>
+      <c r="S177" t="s">
+        <v>272</v>
+      </c>
+      <c r="U177">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="V177" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="178" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A178" t="s">
+        <v>359</v>
+      </c>
+      <c r="D178">
+        <v>41.200000799999998</v>
+      </c>
+      <c r="F178" t="s">
+        <v>268</v>
+      </c>
+      <c r="G178" t="s">
+        <v>269</v>
+      </c>
+      <c r="I178">
+        <v>0.20499999999999999</v>
+      </c>
+      <c r="J178" t="s">
+        <v>232</v>
+      </c>
+      <c r="K178" t="s">
+        <v>292</v>
+      </c>
+      <c r="M178">
+        <v>0.44700000000000001</v>
+      </c>
+      <c r="N178" t="s">
+        <v>28</v>
+      </c>
+      <c r="O178" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q178">
+        <v>0.315</v>
+      </c>
+      <c r="R178" t="s">
+        <v>178</v>
+      </c>
+      <c r="S178" t="s">
+        <v>290</v>
+      </c>
+      <c r="U178">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="V178" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="179" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A179" t="s">
+        <v>360</v>
+      </c>
+      <c r="D179">
+        <v>42.5</v>
+      </c>
+      <c r="F179" t="s">
+        <v>268</v>
+      </c>
+      <c r="G179" t="s">
+        <v>279</v>
+      </c>
+      <c r="I179">
+        <v>0.11</v>
+      </c>
+      <c r="J179" t="s">
+        <v>280</v>
+      </c>
+      <c r="K179" t="s">
+        <v>292</v>
+      </c>
+      <c r="M179">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="N179" t="s">
+        <v>28</v>
+      </c>
+      <c r="O179" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q179">
+        <v>0.36299999999999999</v>
+      </c>
+      <c r="R179" t="s">
+        <v>214</v>
+      </c>
+      <c r="S179" t="s">
+        <v>296</v>
+      </c>
+      <c r="U179">
+        <v>0.41</v>
+      </c>
+      <c r="V179" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="180" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A180" t="s">
+        <v>361</v>
+      </c>
+      <c r="D180">
+        <v>47</v>
+      </c>
+      <c r="F180" t="s">
+        <v>268</v>
+      </c>
+      <c r="G180" t="s">
+        <v>316</v>
+      </c>
+      <c r="I180">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J180" t="s">
+        <v>317</v>
+      </c>
+      <c r="K180" t="s">
+        <v>309</v>
+      </c>
+      <c r="M180">
+        <v>0.247</v>
+      </c>
+      <c r="N180" t="s">
+        <v>192</v>
+      </c>
+      <c r="O180" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q180">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="R180" t="s">
+        <v>214</v>
+      </c>
+      <c r="S180" t="s">
+        <v>291</v>
+      </c>
+      <c r="U180">
+        <v>0.33200000000000002</v>
+      </c>
+      <c r="V180" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="181" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A181" t="s">
+        <v>362</v>
+      </c>
+      <c r="D181">
+        <v>46.299999200000002</v>
+      </c>
+      <c r="F181" t="s">
+        <v>268</v>
+      </c>
+      <c r="G181" t="s">
+        <v>269</v>
+      </c>
+      <c r="I181">
+        <v>0.24</v>
+      </c>
+      <c r="J181" t="s">
+        <v>232</v>
+      </c>
+      <c r="K181" t="s">
+        <v>292</v>
+      </c>
+      <c r="M181">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="N181" t="s">
+        <v>28</v>
+      </c>
+      <c r="O181" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q181">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="R181" t="s">
+        <v>190</v>
+      </c>
+      <c r="S181" t="s">
+        <v>290</v>
+      </c>
+      <c r="U181">
+        <v>2.7E-2</v>
+      </c>
+      <c r="V181" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="182" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A182" t="s">
+        <v>363</v>
+      </c>
+      <c r="D182">
+        <v>52</v>
+      </c>
+      <c r="F182" t="s">
+        <v>268</v>
+      </c>
+      <c r="G182" t="s">
+        <v>273</v>
+      </c>
+      <c r="I182">
+        <v>0.44700000000000001</v>
+      </c>
+      <c r="J182" t="s">
+        <v>146</v>
+      </c>
+      <c r="K182" t="s">
+        <v>292</v>
+      </c>
+      <c r="M182">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="N182" t="s">
+        <v>28</v>
+      </c>
+      <c r="O182" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q182">
+        <v>1.9E-2</v>
+      </c>
+      <c r="R182" t="s">
+        <v>271</v>
+      </c>
+      <c r="S182" t="s">
+        <v>272</v>
+      </c>
+      <c r="U182">
+        <v>0.29099999999999998</v>
+      </c>
+      <c r="V182" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="183" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A183" t="s">
+        <v>364</v>
+      </c>
+      <c r="D183">
+        <v>55.099998499999998</v>
+      </c>
+      <c r="F183" t="s">
+        <v>268</v>
+      </c>
+      <c r="G183" t="s">
+        <v>308</v>
+      </c>
+      <c r="I183">
+        <v>0.33100000000000002</v>
+      </c>
+      <c r="J183" t="s">
+        <v>190</v>
+      </c>
+      <c r="K183" t="s">
+        <v>354</v>
+      </c>
+      <c r="M183">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="N183" t="s">
+        <v>355</v>
+      </c>
+      <c r="O183" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q183">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="R183" t="s">
+        <v>28</v>
+      </c>
+      <c r="S183" t="s">
+        <v>272</v>
+      </c>
+      <c r="U183">
+        <v>0.40600000000000003</v>
+      </c>
+      <c r="V183" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="184" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A184" t="s">
+        <v>365</v>
+      </c>
+      <c r="D184">
+        <v>51.599998499999998</v>
+      </c>
+      <c r="F184" t="s">
+        <v>268</v>
+      </c>
+      <c r="G184" t="s">
+        <v>308</v>
+      </c>
+      <c r="I184">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="J184" t="s">
+        <v>190</v>
+      </c>
+      <c r="K184" t="s">
+        <v>309</v>
+      </c>
+      <c r="M184">
+        <v>0.312</v>
+      </c>
+      <c r="N184" t="s">
+        <v>192</v>
+      </c>
+      <c r="O184" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q184">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="R184" t="s">
+        <v>282</v>
+      </c>
+      <c r="S184" t="s">
+        <v>272</v>
+      </c>
+      <c r="U184">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="V184" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="185" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A185" t="s">
+        <v>366</v>
+      </c>
+      <c r="D185">
+        <v>54.299999200000002</v>
+      </c>
+      <c r="F185" t="s">
+        <v>268</v>
+      </c>
+      <c r="G185" t="s">
+        <v>279</v>
+      </c>
+      <c r="I185">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="J185" t="s">
+        <v>280</v>
+      </c>
+      <c r="K185" t="s">
+        <v>292</v>
+      </c>
+      <c r="M185">
+        <v>0.21299999999999999</v>
+      </c>
+      <c r="N185" t="s">
+        <v>28</v>
+      </c>
+      <c r="O185" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q185">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="R185" t="s">
+        <v>214</v>
+      </c>
+      <c r="S185" t="s">
+        <v>291</v>
+      </c>
+      <c r="U185">
+        <v>0.42599999999999999</v>
+      </c>
+      <c r="V185" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="186" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A186" t="s">
+        <v>367</v>
+      </c>
+      <c r="D186">
+        <v>55.700000799999998</v>
+      </c>
+      <c r="F186" t="s">
+        <v>268</v>
+      </c>
+      <c r="G186" t="s">
+        <v>316</v>
+      </c>
+      <c r="I186">
+        <v>0.112</v>
+      </c>
+      <c r="J186" t="s">
+        <v>317</v>
+      </c>
+      <c r="K186" t="s">
+        <v>292</v>
+      </c>
+      <c r="M186">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="N186" t="s">
+        <v>28</v>
+      </c>
+      <c r="O186" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q186">
+        <v>0.33800000000000002</v>
+      </c>
+      <c r="R186" t="s">
+        <v>214</v>
+      </c>
+      <c r="S186" t="s">
+        <v>308</v>
+      </c>
+      <c r="U186">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="V186" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="187" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A187" t="s">
+        <v>368</v>
+      </c>
+      <c r="D187">
+        <v>54.700000799999998</v>
+      </c>
+      <c r="F187" t="s">
+        <v>268</v>
+      </c>
+      <c r="G187" t="s">
+        <v>308</v>
+      </c>
+      <c r="I187">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="J187" t="s">
+        <v>190</v>
+      </c>
+      <c r="K187" t="s">
+        <v>309</v>
+      </c>
+      <c r="M187">
+        <v>0.307</v>
+      </c>
+      <c r="N187" t="s">
+        <v>192</v>
+      </c>
+      <c r="O187" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q187">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="R187" t="s">
+        <v>271</v>
+      </c>
+      <c r="S187" t="s">
+        <v>272</v>
+      </c>
+      <c r="U187">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="V187" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="188" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A188" t="s">
+        <v>369</v>
+      </c>
+      <c r="D188">
+        <v>57.799999200000002</v>
+      </c>
+      <c r="F188" t="s">
+        <v>268</v>
+      </c>
+      <c r="G188" t="s">
+        <v>308</v>
+      </c>
+      <c r="I188">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="J188" t="s">
+        <v>190</v>
+      </c>
+      <c r="K188" t="s">
+        <v>297</v>
+      </c>
+      <c r="M188">
+        <v>4.7E-2</v>
+      </c>
+      <c r="N188" t="s">
+        <v>126</v>
+      </c>
+      <c r="O188" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q188">
+        <v>0.316</v>
+      </c>
+      <c r="R188" t="s">
+        <v>28</v>
+      </c>
+      <c r="S188" t="s">
+        <v>272</v>
+      </c>
+      <c r="U188">
+        <v>0.223</v>
+      </c>
+      <c r="V188" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="189" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A189" t="s">
+        <v>370</v>
+      </c>
+      <c r="D189">
+        <v>47.200000799999998</v>
+      </c>
+      <c r="F189" t="s">
+        <v>268</v>
+      </c>
+      <c r="G189" t="s">
+        <v>316</v>
+      </c>
+      <c r="I189">
+        <v>0.184</v>
+      </c>
+      <c r="J189" t="s">
+        <v>317</v>
+      </c>
+      <c r="K189" t="s">
+        <v>292</v>
+      </c>
+      <c r="M189">
+        <v>0.255</v>
+      </c>
+      <c r="N189" t="s">
+        <v>28</v>
+      </c>
+      <c r="O189" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q189">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="R189" t="s">
+        <v>214</v>
+      </c>
+      <c r="S189" t="s">
+        <v>308</v>
+      </c>
+      <c r="U189">
+        <v>0.3</v>
+      </c>
+      <c r="V189" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="190" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A190" t="s">
+        <v>371</v>
+      </c>
+      <c r="D190">
+        <v>50.299999200000002</v>
+      </c>
+      <c r="F190" t="s">
+        <v>268</v>
+      </c>
+      <c r="G190" t="s">
+        <v>290</v>
+      </c>
+      <c r="I190">
+        <v>0.05</v>
+      </c>
+      <c r="J190" t="s">
+        <v>40</v>
+      </c>
+      <c r="K190" t="s">
+        <v>309</v>
+      </c>
+      <c r="M190">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="N190" t="s">
+        <v>192</v>
+      </c>
+      <c r="O190" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q190">
         <v>0.27</v>
       </c>
-      <c r="L128">
-[...7 lines deleted...]
-      <c r="A129" t="s">
+      <c r="R190" t="s">
+        <v>214</v>
+      </c>
+      <c r="S190" t="s">
+        <v>291</v>
+      </c>
+      <c r="U190">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="V190" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="191" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A191" t="s">
+        <v>372</v>
+      </c>
+      <c r="D191">
+        <v>52.400001500000002</v>
+      </c>
+      <c r="F191" t="s">
+        <v>268</v>
+      </c>
+      <c r="G191" t="s">
+        <v>290</v>
+      </c>
+      <c r="I191">
+        <v>0.05</v>
+      </c>
+      <c r="J191" t="s">
+        <v>40</v>
+      </c>
+      <c r="K191" t="s">
+        <v>292</v>
+      </c>
+      <c r="M191">
+        <v>0.24</v>
+      </c>
+      <c r="N191" t="s">
+        <v>28</v>
+      </c>
+      <c r="O191" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q191">
+        <v>0.214</v>
+      </c>
+      <c r="R191" t="s">
+        <v>214</v>
+      </c>
+      <c r="S191" t="s">
+        <v>273</v>
+      </c>
+      <c r="U191">
+        <v>0.495</v>
+      </c>
+      <c r="V191" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="192" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A192" t="s">
+        <v>373</v>
+      </c>
+      <c r="D192">
+        <v>47.700000799999998</v>
+      </c>
+      <c r="F192" t="s">
+        <v>268</v>
+      </c>
+      <c r="G192" t="s">
+        <v>308</v>
+      </c>
+      <c r="I192">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="J192" t="s">
+        <v>190</v>
+      </c>
+      <c r="K192" t="s">
+        <v>309</v>
+      </c>
+      <c r="M192">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="N192" t="s">
+        <v>192</v>
+      </c>
+      <c r="O192" t="s">
+        <v>270</v>
+      </c>
+      <c r="Q192">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="R192" t="s">
+        <v>271</v>
+      </c>
+      <c r="S192" t="s">
+        <v>272</v>
+      </c>
+      <c r="U192">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="V192" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="193" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A193" t="s">
+        <v>374</v>
+      </c>
+      <c r="D193">
+        <v>47.5</v>
+      </c>
+      <c r="F193" t="s">
+        <v>268</v>
+      </c>
+      <c r="G193" t="s">
+        <v>279</v>
+      </c>
+      <c r="I193">
+        <v>0.114</v>
+      </c>
+      <c r="J193" t="s">
+        <v>280</v>
+      </c>
+      <c r="K193" t="s">
+        <v>292</v>
+      </c>
+      <c r="M193">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="N193" t="s">
+        <v>28</v>
+      </c>
+      <c r="O193" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q193">
+        <v>0.29099999999999998</v>
+      </c>
+      <c r="R193" t="s">
+        <v>214</v>
+      </c>
+      <c r="S193" t="s">
+        <v>273</v>
+      </c>
+      <c r="U193">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="V193" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="194" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A194" t="s">
+        <v>375</v>
+      </c>
+      <c r="D194">
+        <v>50.900001500000002</v>
+      </c>
+      <c r="F194" t="s">
+        <v>268</v>
+      </c>
+      <c r="G194" t="s">
         <v>288</v>
       </c>
-      <c r="B129">
-[...13 lines deleted...]
-      <c r="A130" t="s">
+      <c r="I194">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="J194" t="s">
         <v>289</v>
       </c>
-      <c r="K130">
-[...10 lines deleted...]
-      <c r="A131" t="s">
+      <c r="K194" t="s">
+        <v>309</v>
+      </c>
+      <c r="M194">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="N194" t="s">
+        <v>192</v>
+      </c>
+      <c r="O194" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q194">
+        <v>0.309</v>
+      </c>
+      <c r="R194" t="s">
+        <v>214</v>
+      </c>
+      <c r="S194" t="s">
+        <v>308</v>
+      </c>
+      <c r="U194">
+        <v>0.314</v>
+      </c>
+      <c r="V194" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="195" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A195" t="s">
+        <v>376</v>
+      </c>
+      <c r="D195">
+        <v>39.599998499999998</v>
+      </c>
+      <c r="F195" t="s">
+        <v>268</v>
+      </c>
+      <c r="G195" t="s">
+        <v>308</v>
+      </c>
+      <c r="I195">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="J195" t="s">
+        <v>190</v>
+      </c>
+      <c r="K195" t="s">
+        <v>309</v>
+      </c>
+      <c r="M195">
+        <v>0.252</v>
+      </c>
+      <c r="N195" t="s">
+        <v>192</v>
+      </c>
+      <c r="O195" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q195">
+        <v>0.128</v>
+      </c>
+      <c r="R195" t="s">
+        <v>282</v>
+      </c>
+      <c r="S195" t="s">
+        <v>272</v>
+      </c>
+      <c r="U195">
+        <v>0.48399999999999999</v>
+      </c>
+      <c r="V195" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="196" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A196" t="s">
+        <v>377</v>
+      </c>
+      <c r="D196">
+        <v>41.099998499999998</v>
+      </c>
+      <c r="F196" t="s">
+        <v>268</v>
+      </c>
+      <c r="G196" t="s">
+        <v>273</v>
+      </c>
+      <c r="I196">
+        <v>0.252</v>
+      </c>
+      <c r="J196" t="s">
+        <v>146</v>
+      </c>
+      <c r="K196" t="s">
+        <v>354</v>
+      </c>
+      <c r="M196">
+        <v>0.214</v>
+      </c>
+      <c r="N196" t="s">
+        <v>355</v>
+      </c>
+      <c r="O196" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q196">
+        <v>0.104</v>
+      </c>
+      <c r="R196" t="s">
+        <v>28</v>
+      </c>
+      <c r="S196" t="s">
+        <v>272</v>
+      </c>
+      <c r="U196">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="V196" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="197" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A197" t="s">
+        <v>378</v>
+      </c>
+      <c r="D197">
+        <v>38.299999200000002</v>
+      </c>
+      <c r="F197" t="s">
+        <v>268</v>
+      </c>
+      <c r="G197" t="s">
+        <v>269</v>
+      </c>
+      <c r="I197">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="J197" t="s">
+        <v>232</v>
+      </c>
+      <c r="K197" t="s">
+        <v>292</v>
+      </c>
+      <c r="M197">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="N197" t="s">
+        <v>28</v>
+      </c>
+      <c r="O197" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q197">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="R197" t="s">
+        <v>190</v>
+      </c>
+      <c r="S197" t="s">
+        <v>316</v>
+      </c>
+      <c r="U197">
+        <v>0.107</v>
+      </c>
+      <c r="V197" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="198" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A198" t="s">
+        <v>379</v>
+      </c>
+      <c r="D198">
+        <v>48</v>
+      </c>
+      <c r="F198" t="s">
+        <v>268</v>
+      </c>
+      <c r="G198" t="s">
+        <v>288</v>
+      </c>
+      <c r="I198">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="J198" t="s">
+        <v>289</v>
+      </c>
+      <c r="K198" t="s">
+        <v>309</v>
+      </c>
+      <c r="M198">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="N198" t="s">
+        <v>192</v>
+      </c>
+      <c r="O198" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q198">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="R198" t="s">
+        <v>214</v>
+      </c>
+      <c r="S198" t="s">
+        <v>291</v>
+      </c>
+      <c r="U198">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="V198" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="199" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A199" t="s">
+        <v>380</v>
+      </c>
+      <c r="D199">
+        <v>43.700000799999998</v>
+      </c>
+      <c r="F199" t="s">
+        <v>268</v>
+      </c>
+      <c r="G199" t="s">
+        <v>269</v>
+      </c>
+      <c r="I199">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="J199" t="s">
+        <v>232</v>
+      </c>
+      <c r="K199" t="s">
+        <v>309</v>
+      </c>
+      <c r="M199">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="N199" t="s">
+        <v>192</v>
+      </c>
+      <c r="O199" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q199">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="R199" t="s">
+        <v>190</v>
+      </c>
+      <c r="S199" t="s">
+        <v>288</v>
+      </c>
+      <c r="U199">
+        <v>0.112</v>
+      </c>
+      <c r="V199" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="200" spans="1:22" x14ac:dyDescent="0.35">
+      <c r="A200" t="s">
+        <v>381</v>
+      </c>
+      <c r="D200">
+        <v>46.700000799999998</v>
+      </c>
+      <c r="F200" t="s">
+        <v>268</v>
+      </c>
+      <c r="G200" t="s">
+        <v>288</v>
+      </c>
+      <c r="I200">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="J200" t="s">
+        <v>289</v>
+      </c>
+      <c r="K200" t="s">
+        <v>309</v>
+      </c>
+      <c r="M200">
+        <v>0.248</v>
+      </c>
+      <c r="N200" t="s">
+        <v>192</v>
+      </c>
+      <c r="O200" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q200">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="R200" t="s">
+        <v>214</v>
+      </c>
+      <c r="S200" t="s">
+        <v>273</v>
+      </c>
+      <c r="U200">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="V200" t="s">
+        <v>146</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:LN20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H27" sqref="H27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="196" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.36328125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.453125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="27.54296875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28.453125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="27.54296875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="19" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="22.08984375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="22.7265625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="19" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="22.08984375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="19" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="18.36328125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="19" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="18.90625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="19" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13.81640625" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="17.6328125" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="19" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="20.90625" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="19" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="22" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="20" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="13.6328125" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="22" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="20" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="22" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="20" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="17.81640625" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="22" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="20" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="22" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="20" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="17.81640625" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="22" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="20" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="22" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="20" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="22" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="20" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="76" max="76" width="22" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="20" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="22" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="20" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="83" max="83" width="23.26953125" bestFit="1" customWidth="1"/>
+    <col min="84" max="84" width="22" bestFit="1" customWidth="1"/>
+    <col min="85" max="85" width="20" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="87" max="87" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="88" max="88" width="22" bestFit="1" customWidth="1"/>
+    <col min="89" max="89" width="20" bestFit="1" customWidth="1"/>
+    <col min="90" max="90" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="92" max="92" width="22" bestFit="1" customWidth="1"/>
+    <col min="93" max="93" width="20" bestFit="1" customWidth="1"/>
+    <col min="94" max="94" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="95" max="95" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="96" max="96" width="22" bestFit="1" customWidth="1"/>
+    <col min="97" max="97" width="20" bestFit="1" customWidth="1"/>
+    <col min="98" max="98" width="15.6328125" bestFit="1" customWidth="1"/>
+    <col min="99" max="99" width="17.6328125" bestFit="1" customWidth="1"/>
+    <col min="100" max="100" width="22" bestFit="1" customWidth="1"/>
+    <col min="101" max="101" width="20" bestFit="1" customWidth="1"/>
+    <col min="102" max="102" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="103" max="103" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="104" max="104" width="22" bestFit="1" customWidth="1"/>
+    <col min="105" max="105" width="20" bestFit="1" customWidth="1"/>
+    <col min="106" max="106" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="107" max="107" width="17.6328125" bestFit="1" customWidth="1"/>
+    <col min="108" max="108" width="22" bestFit="1" customWidth="1"/>
+    <col min="109" max="109" width="20" bestFit="1" customWidth="1"/>
+    <col min="110" max="110" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="111" max="111" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="112" max="112" width="22" bestFit="1" customWidth="1"/>
+    <col min="113" max="113" width="20" bestFit="1" customWidth="1"/>
+    <col min="114" max="114" width="13.6328125" bestFit="1" customWidth="1"/>
+    <col min="115" max="115" width="23.7265625" bestFit="1" customWidth="1"/>
+    <col min="116" max="116" width="22" bestFit="1" customWidth="1"/>
+    <col min="117" max="117" width="20" bestFit="1" customWidth="1"/>
+    <col min="118" max="118" width="30.54296875" bestFit="1" customWidth="1"/>
+    <col min="119" max="119" width="14.453125" bestFit="1" customWidth="1"/>
+    <col min="120" max="120" width="22" bestFit="1" customWidth="1"/>
+    <col min="121" max="121" width="20" bestFit="1" customWidth="1"/>
+    <col min="122" max="122" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="123" max="123" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="124" max="124" width="22" bestFit="1" customWidth="1"/>
+    <col min="125" max="125" width="20" bestFit="1" customWidth="1"/>
+    <col min="126" max="126" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="127" max="127" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="128" max="128" width="22" bestFit="1" customWidth="1"/>
+    <col min="129" max="129" width="20" bestFit="1" customWidth="1"/>
+    <col min="130" max="130" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="131" max="131" width="15" bestFit="1" customWidth="1"/>
+    <col min="132" max="132" width="22" bestFit="1" customWidth="1"/>
+    <col min="133" max="133" width="20" bestFit="1" customWidth="1"/>
+    <col min="134" max="134" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="135" max="135" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="136" max="136" width="22" bestFit="1" customWidth="1"/>
+    <col min="137" max="137" width="20" bestFit="1" customWidth="1"/>
+    <col min="138" max="138" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="139" max="139" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="140" max="140" width="22" bestFit="1" customWidth="1"/>
+    <col min="141" max="141" width="20" bestFit="1" customWidth="1"/>
+    <col min="142" max="142" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="143" max="143" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="144" max="144" width="22" bestFit="1" customWidth="1"/>
+    <col min="145" max="145" width="20" bestFit="1" customWidth="1"/>
+    <col min="146" max="146" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="147" max="147" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="148" max="148" width="22" bestFit="1" customWidth="1"/>
+    <col min="149" max="149" width="20" bestFit="1" customWidth="1"/>
+    <col min="150" max="150" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="151" max="151" width="23.7265625" bestFit="1" customWidth="1"/>
+    <col min="152" max="152" width="22" bestFit="1" customWidth="1"/>
+    <col min="153" max="153" width="20" bestFit="1" customWidth="1"/>
+    <col min="154" max="154" width="30.54296875" bestFit="1" customWidth="1"/>
+    <col min="155" max="155" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="156" max="156" width="22" bestFit="1" customWidth="1"/>
+    <col min="157" max="157" width="20" bestFit="1" customWidth="1"/>
+    <col min="158" max="158" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="159" max="159" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="160" max="160" width="22" bestFit="1" customWidth="1"/>
+    <col min="161" max="161" width="20" bestFit="1" customWidth="1"/>
+    <col min="162" max="162" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="163" max="163" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="164" max="164" width="22" bestFit="1" customWidth="1"/>
+    <col min="165" max="165" width="20" bestFit="1" customWidth="1"/>
+    <col min="166" max="166" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="167" max="167" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="168" max="168" width="22" bestFit="1" customWidth="1"/>
+    <col min="169" max="169" width="20" bestFit="1" customWidth="1"/>
+    <col min="170" max="170" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="171" max="171" width="26" bestFit="1" customWidth="1"/>
+    <col min="172" max="172" width="22" bestFit="1" customWidth="1"/>
+    <col min="173" max="173" width="20" bestFit="1" customWidth="1"/>
+    <col min="174" max="174" width="23.6328125" bestFit="1" customWidth="1"/>
+    <col min="175" max="175" width="23.7265625" bestFit="1" customWidth="1"/>
+    <col min="176" max="176" width="22" bestFit="1" customWidth="1"/>
+    <col min="177" max="177" width="20" bestFit="1" customWidth="1"/>
+    <col min="178" max="178" width="14" bestFit="1" customWidth="1"/>
+    <col min="179" max="179" width="20.36328125" bestFit="1" customWidth="1"/>
+    <col min="180" max="180" width="22" bestFit="1" customWidth="1"/>
+    <col min="181" max="181" width="20" bestFit="1" customWidth="1"/>
+    <col min="182" max="182" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="183" max="183" width="25.1796875" bestFit="1" customWidth="1"/>
+    <col min="184" max="184" width="22" bestFit="1" customWidth="1"/>
+    <col min="185" max="185" width="20" bestFit="1" customWidth="1"/>
+    <col min="186" max="186" width="16" bestFit="1" customWidth="1"/>
+    <col min="187" max="187" width="25" bestFit="1" customWidth="1"/>
+    <col min="188" max="188" width="22" bestFit="1" customWidth="1"/>
+    <col min="189" max="189" width="20" bestFit="1" customWidth="1"/>
+    <col min="190" max="190" width="14" bestFit="1" customWidth="1"/>
+    <col min="191" max="191" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="192" max="192" width="22" bestFit="1" customWidth="1"/>
+    <col min="193" max="193" width="20" bestFit="1" customWidth="1"/>
+    <col min="194" max="194" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="195" max="195" width="18.7265625" bestFit="1" customWidth="1"/>
+    <col min="196" max="196" width="22" bestFit="1" customWidth="1"/>
+    <col min="197" max="197" width="20" bestFit="1" customWidth="1"/>
+    <col min="198" max="198" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="199" max="199" width="26" bestFit="1" customWidth="1"/>
+    <col min="200" max="200" width="22" bestFit="1" customWidth="1"/>
+    <col min="201" max="201" width="20" bestFit="1" customWidth="1"/>
+    <col min="202" max="202" width="22.90625" bestFit="1" customWidth="1"/>
+    <col min="203" max="203" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="204" max="204" width="22" bestFit="1" customWidth="1"/>
+    <col min="205" max="205" width="20" bestFit="1" customWidth="1"/>
+    <col min="206" max="206" width="16" bestFit="1" customWidth="1"/>
+    <col min="207" max="207" width="23.26953125" bestFit="1" customWidth="1"/>
+    <col min="208" max="208" width="22" bestFit="1" customWidth="1"/>
+    <col min="209" max="209" width="20" bestFit="1" customWidth="1"/>
+    <col min="210" max="210" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="211" max="211" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="212" max="212" width="22" bestFit="1" customWidth="1"/>
+    <col min="213" max="213" width="20" bestFit="1" customWidth="1"/>
+    <col min="214" max="214" width="15.6328125" bestFit="1" customWidth="1"/>
+    <col min="215" max="215" width="24.36328125" bestFit="1" customWidth="1"/>
+    <col min="216" max="216" width="22" bestFit="1" customWidth="1"/>
+    <col min="217" max="217" width="20" bestFit="1" customWidth="1"/>
+    <col min="218" max="218" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="219" max="219" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="220" max="220" width="22" bestFit="1" customWidth="1"/>
+    <col min="221" max="221" width="20" bestFit="1" customWidth="1"/>
+    <col min="222" max="222" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="223" max="223" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="224" max="224" width="22" bestFit="1" customWidth="1"/>
+    <col min="225" max="225" width="20" bestFit="1" customWidth="1"/>
+    <col min="226" max="226" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="227" max="227" width="24.26953125" bestFit="1" customWidth="1"/>
+    <col min="228" max="228" width="22" bestFit="1" customWidth="1"/>
+    <col min="229" max="229" width="20" bestFit="1" customWidth="1"/>
+    <col min="230" max="230" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="231" max="231" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="232" max="232" width="22" bestFit="1" customWidth="1"/>
+    <col min="233" max="233" width="20" bestFit="1" customWidth="1"/>
+    <col min="234" max="234" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="235" max="235" width="20.54296875" bestFit="1" customWidth="1"/>
+    <col min="236" max="236" width="22" bestFit="1" customWidth="1"/>
+    <col min="237" max="237" width="20" bestFit="1" customWidth="1"/>
+    <col min="238" max="238" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="239" max="239" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="240" max="240" width="22" bestFit="1" customWidth="1"/>
+    <col min="241" max="241" width="20" bestFit="1" customWidth="1"/>
+    <col min="242" max="242" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="243" max="243" width="24.54296875" bestFit="1" customWidth="1"/>
+    <col min="244" max="244" width="22" bestFit="1" customWidth="1"/>
+    <col min="245" max="245" width="20" bestFit="1" customWidth="1"/>
+    <col min="246" max="246" width="23.6328125" bestFit="1" customWidth="1"/>
+    <col min="247" max="247" width="23.7265625" bestFit="1" customWidth="1"/>
+    <col min="248" max="248" width="22" bestFit="1" customWidth="1"/>
+    <col min="249" max="249" width="20" bestFit="1" customWidth="1"/>
+    <col min="250" max="250" width="32.36328125" bestFit="1" customWidth="1"/>
+    <col min="251" max="251" width="27.26953125" bestFit="1" customWidth="1"/>
+    <col min="252" max="252" width="22" bestFit="1" customWidth="1"/>
+    <col min="253" max="253" width="20" bestFit="1" customWidth="1"/>
+    <col min="254" max="254" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="255" max="255" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="256" max="256" width="22" bestFit="1" customWidth="1"/>
+    <col min="257" max="257" width="20" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="19.08984375" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="22" bestFit="1" customWidth="1"/>
+    <col min="261" max="261" width="20" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="16.7265625" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="24.54296875" bestFit="1" customWidth="1"/>
+    <col min="264" max="264" width="22" bestFit="1" customWidth="1"/>
+    <col min="265" max="265" width="20" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="24.1796875" bestFit="1" customWidth="1"/>
+    <col min="267" max="267" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="268" max="268" width="22" bestFit="1" customWidth="1"/>
+    <col min="269" max="269" width="20" bestFit="1" customWidth="1"/>
+    <col min="270" max="270" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="271" max="271" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="272" max="272" width="22" bestFit="1" customWidth="1"/>
+    <col min="273" max="273" width="20" bestFit="1" customWidth="1"/>
+    <col min="274" max="274" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="275" max="275" width="21.81640625" bestFit="1" customWidth="1"/>
+    <col min="276" max="276" width="22" bestFit="1" customWidth="1"/>
+    <col min="277" max="277" width="20" bestFit="1" customWidth="1"/>
+    <col min="278" max="278" width="14.1796875" bestFit="1" customWidth="1"/>
+    <col min="279" max="279" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="280" max="280" width="22" bestFit="1" customWidth="1"/>
+    <col min="281" max="281" width="20" bestFit="1" customWidth="1"/>
+    <col min="282" max="282" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="283" max="283" width="25.1796875" bestFit="1" customWidth="1"/>
+    <col min="284" max="284" width="22" bestFit="1" customWidth="1"/>
+    <col min="285" max="285" width="20" bestFit="1" customWidth="1"/>
+    <col min="286" max="286" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="287" max="287" width="17" bestFit="1" customWidth="1"/>
+    <col min="288" max="288" width="22" bestFit="1" customWidth="1"/>
+    <col min="289" max="289" width="20" bestFit="1" customWidth="1"/>
+    <col min="290" max="290" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="291" max="291" width="19.54296875" bestFit="1" customWidth="1"/>
+    <col min="292" max="292" width="22" bestFit="1" customWidth="1"/>
+    <col min="293" max="293" width="20" bestFit="1" customWidth="1"/>
+    <col min="294" max="294" width="14.54296875" bestFit="1" customWidth="1"/>
+    <col min="295" max="295" width="17.1796875" bestFit="1" customWidth="1"/>
+    <col min="296" max="296" width="22" bestFit="1" customWidth="1"/>
+    <col min="297" max="297" width="20" bestFit="1" customWidth="1"/>
+    <col min="298" max="298" width="14.36328125" bestFit="1" customWidth="1"/>
+    <col min="299" max="299" width="23.36328125" bestFit="1" customWidth="1"/>
+    <col min="300" max="300" width="22" bestFit="1" customWidth="1"/>
+    <col min="301" max="301" width="20" bestFit="1" customWidth="1"/>
+    <col min="302" max="302" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="303" max="303" width="18.453125" bestFit="1" customWidth="1"/>
+    <col min="304" max="304" width="22" bestFit="1" customWidth="1"/>
+    <col min="305" max="305" width="20" bestFit="1" customWidth="1"/>
+    <col min="306" max="306" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="307" max="307" width="25.1796875" bestFit="1" customWidth="1"/>
+    <col min="308" max="308" width="22" bestFit="1" customWidth="1"/>
+    <col min="309" max="309" width="20" bestFit="1" customWidth="1"/>
+    <col min="310" max="310" width="14.7265625" bestFit="1" customWidth="1"/>
+    <col min="311" max="311" width="13.54296875" bestFit="1" customWidth="1"/>
+    <col min="312" max="312" width="22" bestFit="1" customWidth="1"/>
+    <col min="313" max="313" width="20" bestFit="1" customWidth="1"/>
+    <col min="314" max="314" width="13.26953125" bestFit="1" customWidth="1"/>
+    <col min="315" max="315" width="14.90625" bestFit="1" customWidth="1"/>
+    <col min="316" max="316" width="22" bestFit="1" customWidth="1"/>
+    <col min="317" max="317" width="20" bestFit="1" customWidth="1"/>
+    <col min="318" max="318" width="13.453125" bestFit="1" customWidth="1"/>
+    <col min="319" max="319" width="23.7265625" bestFit="1" customWidth="1"/>
+    <col min="320" max="320" width="22" bestFit="1" customWidth="1"/>
+    <col min="321" max="321" width="20" bestFit="1" customWidth="1"/>
+    <col min="322" max="322" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="323" max="323" width="13.08984375" bestFit="1" customWidth="1"/>
+    <col min="324" max="324" width="22" bestFit="1" customWidth="1"/>
+    <col min="325" max="325" width="20" bestFit="1" customWidth="1"/>
+    <col min="326" max="326" width="14.1796875" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="Z1" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="AA1" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="AC1" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="AD1" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="AE1" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="AF1" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="AG1" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="AH1" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="AI1" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="AJ1" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="AK1" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="AL1" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="AM1" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="AN1" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="AO1" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="AP1" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="AQ1" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="AR1" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="AS1" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="AT1" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="AU1" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="AV1" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="AW1" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="AX1" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="AY1" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="AZ1" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="BA1" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="BB1" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="BC1" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="BD1" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="BE1" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="BF1" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="BG1" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="BH1" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="BI1" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="BJ1" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="BK1" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="BL1" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="BM1" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="BN1" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="BO1" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="BP1" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="BQ1" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="BR1" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="BS1" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="BT1" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="BU1" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="BV1" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="BW1" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="BX1" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="BY1" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="BZ1" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="CA1" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="CB1" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="CC1" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="CD1" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="CE1" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="CF1" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="CG1" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="CH1" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="CI1" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="CJ1" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="CK1" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="CL1" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="CM1" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="CN1" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="CO1" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="CP1" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="CQ1" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="CR1" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="CS1" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="CT1" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="CU1" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="CV1" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="CW1" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="CX1" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="CY1" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="CZ1" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="DA1" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="DB1" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="DC1" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="DD1" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="DE1" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="DF1" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="DG1" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="DH1" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="DI1" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="DJ1" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="DK1" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="DL1" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="DM1" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="DN1" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="DO1" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="DP1" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="DQ1" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="DR1" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="DS1" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="DT1" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="DU1" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="DV1" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="DW1" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="DX1" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="DY1" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="DZ1" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="EA1" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="EB1" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="EC1" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="ED1" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="EE1" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="EF1" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="EG1" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="EH1" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="EI1" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="EJ1" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="EK1" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="EL1" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="EM1" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="EN1" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="EO1" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="EP1" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="EQ1" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="ER1" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="ES1" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="ET1" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="EU1" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="EV1" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="EW1" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="EX1" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="EY1" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="EZ1" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="FA1" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="FB1" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="FC1" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="FD1" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="FE1" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="FF1" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="FG1" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="FH1" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="FI1" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="FJ1" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="FK1" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="FL1" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="FM1" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="FN1" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="FO1" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="FP1" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="FQ1" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="FR1" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="FS1" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="FT1" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="FU1" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="FV1" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="FW1" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="FX1" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="FY1" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="FZ1" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="GA1" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="GB1" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="GC1" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="GD1" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="GE1" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="GF1" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="GG1" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="GH1" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="GI1" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="GJ1" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="GK1" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="GL1" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="GM1" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="GN1" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="GO1" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="GP1" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="GQ1" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="GR1" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="GS1" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="GT1" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="GU1" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="GV1" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="GW1" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="GX1" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="GY1" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="GZ1" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="HA1" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="HB1" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="HC1" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="HD1" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="HE1" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="HF1" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="HG1" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="HH1" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="HI1" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="HJ1" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="HK1" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="HL1" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="HM1" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="HN1" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="HO1" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="HP1" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="HQ1" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="HR1" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="HS1" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="HT1" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="HU1" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="HV1" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="HW1" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="HX1" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="HY1" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="HZ1" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="IA1" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="IB1" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="IC1" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="ID1" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="IE1" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="IF1" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="IG1" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="IH1" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="II1" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="IJ1" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="IK1" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="IL1" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="IM1" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="IN1" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="IO1" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="IP1" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="IQ1" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="IR1" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="IS1" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="IT1" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="IU1" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="IV1" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="IW1" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="IX1" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="IY1" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="IZ1" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="JA1" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="JB1" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="JC1" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="JD1" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="JE1" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="JF1" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="JG1" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="JH1" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="JI1" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="JJ1" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="JK1" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="JL1" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="JM1" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="JN1" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="JO1" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="JP1" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="JQ1" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="JR1" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="JS1" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="JT1" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="JU1" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="JV1" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="JW1" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="JX1" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="JY1" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="JZ1" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="KA1" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="KB1" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="KC1" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="KD1" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="KE1" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="KF1" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="KG1" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="KH1" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="KI1" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="KJ1" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="KK1" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="KL1" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="KM1" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="KN1" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="KO1" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="KP1" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="KQ1" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="KR1" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="KS1" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="KT1" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="KU1" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="KV1" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="KW1" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="KX1" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="KY1" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="KZ1" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="LA1" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="LB1" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="LC1" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="LD1" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="LE1" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="LF1" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="LG1" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="LH1" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="LI1" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="LJ1" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="LK1" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="LL1" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="LM1" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="LN1" s="1" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="2" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
+        <v>688</v>
+      </c>
+      <c r="D2">
+        <v>47.86</v>
+      </c>
+      <c r="F2" t="s">
+        <v>689</v>
+      </c>
+      <c r="G2" t="s">
+        <v>690</v>
+      </c>
+      <c r="H2">
+        <v>0.335769490176133</v>
+      </c>
+      <c r="I2">
+        <v>0.36000973432343969</v>
+      </c>
+      <c r="J2" t="s">
+        <v>691</v>
+      </c>
+      <c r="K2" t="s">
+        <v>692</v>
+      </c>
+      <c r="L2">
+        <v>5.17452981435821E-2</v>
+      </c>
+      <c r="M2">
+        <v>4.8590518909549608E-2</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2" t="s">
+        <v>693</v>
+      </c>
+      <c r="P2">
+        <v>4.3696029543469302E-2</v>
+      </c>
+      <c r="Q2">
+        <v>3.990621954518752E-2</v>
+      </c>
+      <c r="R2" t="s">
+        <v>86</v>
+      </c>
+      <c r="S2" t="s">
         <v>290</v>
       </c>
-      <c r="K131">
-[...125 lines deleted...]
-      <c r="A140" t="s">
+      <c r="T2">
+        <v>4.2479793903342403E-2</v>
+      </c>
+      <c r="U2">
+        <v>5.0012458298837853E-2</v>
+      </c>
+      <c r="V2" t="s">
+        <v>694</v>
+      </c>
+      <c r="W2" t="s">
+        <v>695</v>
+      </c>
+      <c r="X2">
+        <v>3.88421436705991E-2</v>
+      </c>
+      <c r="Y2">
+        <v>3.0387517880610709E-2</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>696</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>697</v>
+      </c>
+      <c r="AB2">
+        <v>3.4950189622192901E-2</v>
+      </c>
+      <c r="AC2">
+        <v>3.2732517739365329E-2</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>698</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>699</v>
+      </c>
+      <c r="AF2">
+        <v>3.3335913227115398E-2</v>
+      </c>
+      <c r="AG2">
+        <v>2.9798342873393259E-2</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>700</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>701</v>
+      </c>
+      <c r="AJ2">
+        <v>2.7298961777030801E-2</v>
+      </c>
+      <c r="AK2">
+        <v>2.292944382018821E-2</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>702</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>703</v>
+      </c>
+      <c r="AN2">
+        <v>2.0974536448370801E-2</v>
+      </c>
+      <c r="AO2">
+        <v>1.8815179954908012E-2</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>704</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>705</v>
+      </c>
+      <c r="AR2">
+        <v>2.0333248565394701E-2</v>
+      </c>
+      <c r="AS2">
+        <v>2.005274471069372E-2</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>706</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>707</v>
+      </c>
+      <c r="AV2">
+        <v>1.9913094435169101E-2</v>
+      </c>
+      <c r="AW2">
+        <v>1.9440186723668481E-2</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>708</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>709</v>
+      </c>
+      <c r="AZ2">
+        <v>1.8099797662616199E-2</v>
+      </c>
+      <c r="BA2">
+        <v>1.63041107452521E-2</v>
+      </c>
+      <c r="BB2" t="s">
+        <v>710</v>
+      </c>
+      <c r="BC2" t="s">
+        <v>711</v>
+      </c>
+      <c r="BD2">
+        <v>1.3643952544696599E-2</v>
+      </c>
+      <c r="BE2">
+        <v>1.337525465992212E-2</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>712</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>713</v>
+      </c>
+      <c r="BH2">
+        <v>1.34670455424963E-2</v>
+      </c>
+      <c r="BI2">
+        <v>1.248290175905126E-2</v>
+      </c>
+      <c r="BJ2" t="s">
+        <v>714</v>
+      </c>
+      <c r="BK2" t="s">
+        <v>715</v>
+      </c>
+      <c r="BL2">
+        <v>1.3345421978483599E-2</v>
+      </c>
+      <c r="BM2">
+        <v>1.5655079012772639E-2</v>
+      </c>
+      <c r="BN2" t="s">
+        <v>716</v>
+      </c>
+      <c r="BO2" t="s">
+        <v>717</v>
+      </c>
+      <c r="BP2">
+        <v>1.27815309089702E-2</v>
+      </c>
+      <c r="BQ2">
+        <v>1.2971327439990001E-2</v>
+      </c>
+      <c r="BR2" t="s">
+        <v>718</v>
+      </c>
+      <c r="BS2" t="s">
+        <v>719</v>
+      </c>
+      <c r="BT2">
+        <v>1.04706831927291E-2</v>
+      </c>
+      <c r="BU2">
+        <v>1.2461905761887991E-2</v>
+      </c>
+      <c r="BV2" t="s">
+        <v>720</v>
+      </c>
+      <c r="BW2" t="s">
+        <v>721</v>
+      </c>
+      <c r="BX2">
+        <v>1.0448569817454E-2</v>
+      </c>
+      <c r="BY2">
+        <v>9.966045037339645E-3</v>
+      </c>
+      <c r="BZ2" t="s">
+        <v>722</v>
+      </c>
+      <c r="CA2" t="s">
+        <v>723</v>
+      </c>
+      <c r="CB2">
+        <v>1.01721526265161E-2</v>
+      </c>
+      <c r="CC2">
+        <v>1.000654765835675E-2</v>
+      </c>
+      <c r="CD2" t="s">
+        <v>724</v>
+      </c>
+      <c r="CE2" t="s">
+        <v>725</v>
+      </c>
+      <c r="CF2">
+        <v>9.8515086850281004E-3</v>
+      </c>
+      <c r="CH2" t="s">
+        <v>726</v>
+      </c>
+      <c r="CI2" t="s">
+        <v>727</v>
+      </c>
+      <c r="CJ2">
+        <v>9.7409418086528993E-3</v>
+      </c>
+      <c r="CK2">
+        <v>1.0479015638727201E-2</v>
+      </c>
+      <c r="CL2" t="s">
+        <v>728</v>
+      </c>
+      <c r="CM2" t="s">
+        <v>729</v>
+      </c>
+      <c r="CN2">
+        <v>9.0775405504018997E-3</v>
+      </c>
+      <c r="CO2">
+        <v>8.7154653671315321E-3</v>
+      </c>
+      <c r="CP2" t="s">
+        <v>730</v>
+      </c>
+      <c r="CQ2" t="s">
+        <v>731</v>
+      </c>
+      <c r="CR2">
+        <v>8.6905564830886996E-3</v>
+      </c>
+      <c r="CS2">
+        <v>8.003260548096738E-3</v>
+      </c>
+      <c r="CT2" t="s">
+        <v>732</v>
+      </c>
+      <c r="CU2" t="s">
+        <v>733</v>
+      </c>
+      <c r="CV2">
+        <v>7.7507380338997997E-3</v>
+      </c>
+      <c r="CW2">
+        <v>7.8356713299261201E-3</v>
+      </c>
+      <c r="CX2" t="s">
+        <v>260</v>
+      </c>
+      <c r="CY2" t="s">
+        <v>734</v>
+      </c>
+      <c r="CZ2">
+        <v>7.6843979080745998E-3</v>
+      </c>
+      <c r="DA2">
+        <v>8.1889813646324958E-3</v>
+      </c>
+      <c r="DB2" t="s">
+        <v>735</v>
+      </c>
+      <c r="DC2" t="s">
+        <v>270</v>
+      </c>
+      <c r="DD2">
+        <v>7.5627743440619998E-3</v>
+      </c>
+      <c r="DE2">
+        <v>9.0205118780570456E-3</v>
+      </c>
+      <c r="DF2" t="s">
+        <v>736</v>
+      </c>
+      <c r="DG2" t="s">
+        <v>737</v>
+      </c>
+      <c r="DH2">
+        <v>7.3416405913116004E-3</v>
+      </c>
+      <c r="DI2">
+        <v>6.9097767337098579E-3</v>
+      </c>
+      <c r="DJ2" t="s">
+        <v>738</v>
+      </c>
+      <c r="DK2" t="s">
+        <v>739</v>
+      </c>
+      <c r="DL2">
+        <v>6.8993730858109004E-3</v>
+      </c>
+      <c r="DM2">
+        <v>7.4040542357485277E-3</v>
+      </c>
+      <c r="DN2" t="s">
+        <v>740</v>
+      </c>
+      <c r="DO2" t="s">
+        <v>741</v>
+      </c>
+      <c r="DP2">
+        <v>6.8440896476232999E-3</v>
+      </c>
+      <c r="DQ2">
+        <v>8.1833383411333716E-3</v>
+      </c>
+      <c r="DR2" t="s">
+        <v>742</v>
+      </c>
+      <c r="DS2" t="s">
+        <v>743</v>
+      </c>
+      <c r="DT2">
+        <v>6.6561259577854999E-3</v>
+      </c>
+      <c r="DU2">
+        <v>7.8189047062583675E-3</v>
+      </c>
+      <c r="DV2" t="s">
+        <v>744</v>
+      </c>
+      <c r="DW2" t="s">
+        <v>745</v>
+      </c>
+      <c r="DX2">
+        <v>6.2691418904723996E-3</v>
+      </c>
+      <c r="DY2">
+        <v>5.9590843587138814E-3</v>
+      </c>
+      <c r="DZ2" t="s">
+        <v>746</v>
+      </c>
+      <c r="EA2" t="s">
+        <v>747</v>
+      </c>
+      <c r="EB2">
+        <v>6.1143482635472E-3</v>
+      </c>
+      <c r="EC2">
+        <v>7.1513604197516569E-3</v>
+      </c>
+      <c r="ED2" t="s">
+        <v>748</v>
+      </c>
+      <c r="EE2" t="s">
+        <v>749</v>
+      </c>
+      <c r="EF2">
+        <v>5.7937043220591001E-3</v>
+      </c>
+      <c r="EG2">
+        <v>5.4343859614948628E-3</v>
+      </c>
+      <c r="EH2" t="s">
+        <v>750</v>
+      </c>
+      <c r="EI2" t="s">
+        <v>751</v>
+      </c>
+      <c r="EJ2">
+        <v>5.7605342591466003E-3</v>
+      </c>
+      <c r="EK2">
+        <v>5.5691464693335326E-3</v>
+      </c>
+      <c r="EL2" t="s">
+        <v>752</v>
+      </c>
+      <c r="EM2" t="s">
+        <v>753</v>
+      </c>
+      <c r="EN2">
+        <v>5.4841170682087001E-3</v>
+      </c>
+      <c r="EO2">
+        <v>6.4588260160650607E-3</v>
+      </c>
+      <c r="EP2" t="s">
+        <v>754</v>
+      </c>
+      <c r="EQ2" t="s">
+        <v>755</v>
+      </c>
+      <c r="ER2">
+        <v>4.9865661245203996E-3</v>
+      </c>
+      <c r="ES2">
+        <v>4.9700625857055734E-3</v>
+      </c>
+      <c r="ET2" t="s">
+        <v>146</v>
+      </c>
+      <c r="EU2" t="s">
+        <v>756</v>
+      </c>
+      <c r="EV2">
+        <v>4.5995820572073002E-3</v>
+      </c>
+      <c r="EW2">
+        <v>4.4807402011930557E-3</v>
+      </c>
+      <c r="EX2" t="s">
+        <v>757</v>
+      </c>
+      <c r="EY2" t="s">
+        <v>758</v>
+      </c>
+      <c r="EZ2">
+        <v>4.5774686819322003E-3</v>
+      </c>
+      <c r="FA2">
+        <v>4.8310584357520604E-3</v>
+      </c>
+      <c r="FB2" t="s">
         <v>299</v>
       </c>
-      <c r="B140">
-[...111 lines deleted...]
-      <c r="A148" t="s">
+      <c r="FC2" t="s">
+        <v>759</v>
+      </c>
+      <c r="FD2">
+        <v>4.3231648662693002E-3</v>
+      </c>
+      <c r="FE2">
+        <v>4.1317806084123559E-3</v>
+      </c>
+      <c r="FF2" t="s">
+        <v>760</v>
+      </c>
+      <c r="FG2" t="s">
+        <v>761</v>
+      </c>
+      <c r="FH2">
+        <v>4.3121081786317997E-3</v>
+      </c>
+      <c r="FI2">
+        <v>5.0696812201041974E-3</v>
+      </c>
+      <c r="FJ2" t="s">
+        <v>762</v>
+      </c>
+      <c r="FK2" t="s">
+        <v>763</v>
+      </c>
+      <c r="FL2">
+        <v>4.1683712393440998E-3</v>
+      </c>
+      <c r="FM2">
+        <v>3.6687179012332241E-3</v>
+      </c>
+      <c r="FN2" t="s">
+        <v>764</v>
+      </c>
+      <c r="FO2" t="s">
+        <v>765</v>
+      </c>
+      <c r="FP2">
+        <v>3.9693508618688002E-3</v>
+      </c>
+      <c r="FQ2">
+        <v>4.3355768751773679E-3</v>
+      </c>
+      <c r="FR2" t="s">
+        <v>766</v>
+      </c>
+      <c r="FS2" t="s">
+        <v>767</v>
+      </c>
+      <c r="FT2">
+        <v>3.6597636080183001E-3</v>
+      </c>
+      <c r="FU2">
+        <v>3.5985328823225421E-3</v>
+      </c>
+      <c r="FV2" t="s">
+        <v>768</v>
+      </c>
+      <c r="FW2" t="s">
+        <v>769</v>
+      </c>
+      <c r="FX2">
+        <v>3.4717999181805002E-3</v>
+      </c>
+      <c r="FY2">
+        <v>3.3751930446725051E-3</v>
+      </c>
+      <c r="FZ2" t="s">
+        <v>770</v>
+      </c>
+      <c r="GA2" t="s">
+        <v>771</v>
+      </c>
+      <c r="GB2">
+        <v>3.3944031047177998E-3</v>
+      </c>
+      <c r="GD2" t="s">
+        <v>772</v>
+      </c>
+      <c r="GE2" t="s">
+        <v>773</v>
+      </c>
+      <c r="GF2">
+        <v>3.3833464170803002E-3</v>
+      </c>
+      <c r="GG2">
+        <v>3.1770723902397181E-3</v>
+      </c>
+      <c r="GH2" t="s">
+        <v>774</v>
+      </c>
+      <c r="GI2" t="s">
+        <v>775</v>
+      </c>
+      <c r="GJ2">
+        <v>3.2948929159801999E-3</v>
+      </c>
+      <c r="GK2">
+        <v>3.857051428285547E-3</v>
+      </c>
+      <c r="GL2" t="s">
+        <v>776</v>
+      </c>
+      <c r="GM2" t="s">
+        <v>777</v>
+      </c>
+      <c r="GN2">
+        <v>3.2285527901551002E-3</v>
+      </c>
+      <c r="GO2">
+        <v>3.127414637078824E-3</v>
+      </c>
+      <c r="GP2" t="s">
+        <v>778</v>
+      </c>
+      <c r="GQ2" t="s">
+        <v>779</v>
+      </c>
+      <c r="GR2">
+        <v>3.1732693519675001E-3</v>
+      </c>
+      <c r="GS2">
+        <v>3.032790369857671E-3</v>
+      </c>
+      <c r="GT2" t="s">
+        <v>780</v>
+      </c>
+      <c r="GU2" t="s">
+        <v>781</v>
+      </c>
+      <c r="GV2">
+        <v>2.8415687228419998E-3</v>
+      </c>
+      <c r="GW2">
+        <v>3.4544644706200689E-3</v>
+      </c>
+      <c r="GX2" t="s">
+        <v>782</v>
+      </c>
+      <c r="GY2" t="s">
+        <v>783</v>
+      </c>
+      <c r="GZ2">
+        <v>2.6536050330041999E-3</v>
+      </c>
+      <c r="HA2">
+        <v>3.1194415232821981E-3</v>
+      </c>
+      <c r="HB2" t="s">
+        <v>784</v>
+      </c>
+      <c r="HC2" t="s">
+        <v>785</v>
+      </c>
+      <c r="HD2">
+        <v>2.5983215948165998E-3</v>
+      </c>
+      <c r="HE2">
+        <v>2.48950348870678E-3</v>
+      </c>
+      <c r="HF2" t="s">
+        <v>786</v>
+      </c>
+      <c r="HG2" t="s">
+        <v>787</v>
+      </c>
+      <c r="HH2">
+        <v>2.4877547184414001E-3</v>
+      </c>
+      <c r="HI2">
+        <v>2.4251755745028922E-3</v>
+      </c>
+      <c r="HJ2" t="s">
+        <v>788</v>
+      </c>
+      <c r="HK2" t="s">
+        <v>789</v>
+      </c>
+      <c r="HL2">
+        <v>2.4877547184414001E-3</v>
+      </c>
+      <c r="HM2">
+        <v>2.3776231122577371E-3</v>
+      </c>
+      <c r="HN2" t="s">
+        <v>790</v>
+      </c>
+      <c r="HO2" t="s">
+        <v>791</v>
+      </c>
+      <c r="HP2">
+        <v>2.4214145926163E-3</v>
+      </c>
+      <c r="HQ2">
+        <v>2.8778490555177289E-3</v>
+      </c>
+      <c r="HR2" t="s">
+        <v>792</v>
+      </c>
+      <c r="HS2" t="s">
+        <v>793</v>
+      </c>
+      <c r="HT2">
+        <v>2.3993012173412999E-3</v>
+      </c>
+      <c r="HU2">
+        <v>2.8434258979836541E-3</v>
+      </c>
+      <c r="HV2" t="s">
+        <v>794</v>
+      </c>
+      <c r="HW2" t="s">
+        <v>795</v>
+      </c>
+      <c r="HX2">
+        <v>2.2002808398659001E-3</v>
+      </c>
+      <c r="HY2">
+        <v>2.6332002027411928E-3</v>
+      </c>
+      <c r="HZ2" t="s">
+        <v>796</v>
+      </c>
+      <c r="IA2" t="s">
+        <v>797</v>
+      </c>
+      <c r="IB2">
+        <v>2.2002808398659001E-3</v>
+      </c>
+      <c r="IC2">
+        <v>2.675458524517854E-3</v>
+      </c>
+      <c r="ID2" t="s">
+        <v>798</v>
+      </c>
+      <c r="IE2" t="s">
+        <v>799</v>
+      </c>
+      <c r="IF2">
+        <v>2.0786572758533001E-3</v>
+      </c>
+      <c r="IH2" t="s">
+        <v>800</v>
+      </c>
+      <c r="II2" t="s">
+        <v>801</v>
+      </c>
+      <c r="IJ2">
+        <v>2.0786572758533001E-3</v>
+      </c>
+      <c r="IK2">
+        <v>2.2656495470819642E-3</v>
+      </c>
+      <c r="IL2" t="s">
+        <v>802</v>
+      </c>
+      <c r="IM2" t="s">
+        <v>739</v>
+      </c>
+      <c r="IN2">
+        <v>2.0233738376657E-3</v>
+      </c>
+      <c r="IO2">
+        <v>2.1713812902916388E-3</v>
+      </c>
+      <c r="IP2" t="s">
+        <v>803</v>
+      </c>
+      <c r="IQ2" t="s">
+        <v>804</v>
+      </c>
+      <c r="IR2">
+        <v>2.0233738376657E-3</v>
+      </c>
+      <c r="IS2">
+        <v>2.2100572929176989E-3</v>
+      </c>
+      <c r="IT2" t="s">
+        <v>805</v>
+      </c>
+      <c r="IU2" t="s">
+        <v>806</v>
+      </c>
+      <c r="IV2">
+        <v>1.9680903994780999E-3</v>
+      </c>
+      <c r="IW2">
+        <v>2.3060079307210498E-3</v>
+      </c>
+      <c r="IX2" t="s">
+        <v>807</v>
+      </c>
+      <c r="IY2" t="s">
+        <v>808</v>
+      </c>
+      <c r="IZ2">
+        <v>1.9459770242030001E-3</v>
+      </c>
+      <c r="JA2">
+        <v>1.8598296344771151E-3</v>
+      </c>
+      <c r="JB2" t="s">
+        <v>809</v>
+      </c>
+      <c r="JC2" t="s">
+        <v>810</v>
+      </c>
+      <c r="JD2">
+        <v>1.7690700220027999E-3</v>
+      </c>
+      <c r="JE2">
+        <v>1.913420684812585E-3</v>
+      </c>
+      <c r="JF2" t="s">
+        <v>811</v>
+      </c>
+      <c r="JG2" t="s">
+        <v>812</v>
+      </c>
+      <c r="JH2">
+        <v>1.6806165209025999E-3</v>
+      </c>
+      <c r="JI2">
+        <v>1.6074785297549379E-3</v>
+      </c>
+      <c r="JJ2" t="s">
+        <v>813</v>
+      </c>
+      <c r="JK2" t="s">
+        <v>814</v>
+      </c>
+      <c r="JL2">
+        <v>1.4705394557898001E-3</v>
+      </c>
+      <c r="JM2">
+        <v>1.405439439690124E-3</v>
+      </c>
+      <c r="JN2" t="s">
+        <v>815</v>
+      </c>
+      <c r="JO2" t="s">
+        <v>816</v>
+      </c>
+      <c r="JP2">
+        <v>1.4705394557898001E-3</v>
+      </c>
+      <c r="JQ2">
+        <v>2.007770628128749E-3</v>
+      </c>
+      <c r="JR2" t="s">
+        <v>817</v>
+      </c>
+      <c r="JS2" t="s">
+        <v>818</v>
+      </c>
+      <c r="JT2">
+        <v>1.4263127052397001E-3</v>
+      </c>
+      <c r="JU2">
+        <v>1.726118118777487E-3</v>
+      </c>
+      <c r="JV2" t="s">
+        <v>819</v>
+      </c>
+      <c r="JW2" t="s">
+        <v>313</v>
+      </c>
+      <c r="JX2">
+        <v>1.4263127052397001E-3</v>
+      </c>
+      <c r="JY2">
+        <v>1.51701412173896E-3</v>
+      </c>
+      <c r="JZ2" t="s">
+        <v>106</v>
+      </c>
+      <c r="KA2" t="s">
+        <v>269</v>
+      </c>
+      <c r="KB2">
+        <v>1.4041993299646999E-3</v>
+      </c>
+      <c r="KC2">
+        <v>1.466845519269371E-3</v>
+      </c>
+      <c r="KD2" t="s">
+        <v>232</v>
+      </c>
+      <c r="KE2" t="s">
+        <v>820</v>
+      </c>
+      <c r="KF2">
+        <v>1.3599725794145999E-3</v>
+      </c>
+      <c r="KG2">
+        <v>1.3404314497960309E-3</v>
+      </c>
+      <c r="KH2" t="s">
+        <v>821</v>
+      </c>
+      <c r="KI2" t="s">
+        <v>822</v>
+      </c>
+      <c r="KJ2">
+        <v>1.3599725794145999E-3</v>
+      </c>
+      <c r="KK2">
+        <v>1.3435652106699909E-3</v>
+      </c>
+      <c r="KL2" t="s">
+        <v>823</v>
+      </c>
+      <c r="KM2" t="s">
+        <v>824</v>
+      </c>
+      <c r="KN2">
+        <v>1.3268025165021E-3</v>
+      </c>
+      <c r="KO2">
+        <v>1.4238565837977979E-3</v>
+      </c>
+      <c r="KP2" t="s">
+        <v>825</v>
+      </c>
+      <c r="KQ2" t="s">
+        <v>826</v>
+      </c>
+      <c r="KR2">
+        <v>1.282575765952E-3</v>
+      </c>
+      <c r="KS2">
+        <v>1.2066918857738271E-3</v>
+      </c>
+      <c r="KT2" t="s">
+        <v>827</v>
+      </c>
+      <c r="KU2" t="s">
+        <v>828</v>
+      </c>
+      <c r="KV2">
+        <v>1.2272923277644001E-3</v>
+      </c>
+      <c r="KW2">
+        <v>1.448438942375529E-3</v>
+      </c>
+      <c r="KX2" t="s">
+        <v>829</v>
+      </c>
+      <c r="KY2" t="s">
+        <v>830</v>
+      </c>
+      <c r="KZ2">
+        <v>1.1498955143018001E-3</v>
+      </c>
+      <c r="LA2">
+        <v>1.0989902385546849E-3</v>
+      </c>
+      <c r="LB2" t="s">
+        <v>831</v>
+      </c>
+      <c r="LC2" t="s">
+        <v>832</v>
+      </c>
+      <c r="LD2">
+        <v>1.1498955143018001E-3</v>
+      </c>
+      <c r="LE2">
+        <v>1.369473436359048E-3</v>
+      </c>
+      <c r="LF2" t="s">
+        <v>833</v>
+      </c>
+      <c r="LG2" t="s">
+        <v>834</v>
+      </c>
+      <c r="LH2">
+        <v>1.1388388266643E-3</v>
+      </c>
+      <c r="LI2">
+        <v>1.2052068658544731E-3</v>
+      </c>
+      <c r="LJ2" t="s">
+        <v>835</v>
+      </c>
+      <c r="LK2" t="s">
+        <v>836</v>
+      </c>
+      <c r="LL2">
+        <v>1.1167254513891999E-3</v>
+      </c>
+      <c r="LM2">
+        <v>1.5246979957969559E-3</v>
+      </c>
+      <c r="LN2" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="3" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
+        <v>838</v>
+      </c>
+      <c r="D3">
+        <v>60.91</v>
+      </c>
+      <c r="F3" t="s">
+        <v>689</v>
+      </c>
+      <c r="G3" t="s">
+        <v>692</v>
+      </c>
+      <c r="H3">
+        <v>0.77237773307053603</v>
+      </c>
+      <c r="I3">
+        <v>0.78157108544326381</v>
+      </c>
+      <c r="J3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" t="s">
+        <v>705</v>
+      </c>
+      <c r="L3">
+        <v>3.9113162651525202E-2</v>
+      </c>
+      <c r="M3">
+        <v>4.1566942894367243E-2</v>
+      </c>
+      <c r="N3" t="s">
+        <v>706</v>
+      </c>
+      <c r="O3" t="s">
+        <v>707</v>
+      </c>
+      <c r="P3">
+        <v>3.9051888767475798E-2</v>
+      </c>
+      <c r="Q3">
+        <v>4.1082968638532558E-2</v>
+      </c>
+      <c r="R3" t="s">
+        <v>708</v>
+      </c>
+      <c r="S3" t="s">
+        <v>695</v>
+      </c>
+      <c r="T3">
+        <v>2.9534012111804401E-2</v>
+      </c>
+      <c r="U3">
+        <v>2.4898465454272468E-2</v>
+      </c>
+      <c r="V3" t="s">
+        <v>696</v>
+      </c>
+      <c r="W3" t="s">
+        <v>701</v>
+      </c>
+      <c r="X3">
+        <v>1.37355623410708E-2</v>
+      </c>
+      <c r="Y3">
+        <v>1.243231284580734E-2</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>702</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>729</v>
+      </c>
+      <c r="AB3">
+        <v>1.2489660032066601E-2</v>
+      </c>
+      <c r="AC3">
+        <v>1.2922040461533489E-2</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>730</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>769</v>
+      </c>
+      <c r="AF3">
+        <v>1.2428386148017201E-2</v>
+      </c>
+      <c r="AG3">
+        <v>1.302017323958685E-2</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>770</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>737</v>
+      </c>
+      <c r="AJ3">
+        <v>1.10088745008731E-2</v>
+      </c>
+      <c r="AK3">
+        <v>1.1165338946697431E-2</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>738</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>725</v>
+      </c>
+      <c r="AN3">
+        <v>1.0896539046782601E-2</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>726</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>839</v>
+      </c>
+      <c r="AR3">
+        <v>9.7016983078195007E-3</v>
+      </c>
+      <c r="AS3">
+        <v>9.8649919936316128E-3</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>840</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>745</v>
+      </c>
+      <c r="AV3">
+        <v>9.5383012836877997E-3</v>
+      </c>
+      <c r="AW3">
+        <v>9.7701350300238039E-3</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>746</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>731</v>
+      </c>
+      <c r="AZ3">
+        <v>9.2115072354243994E-3</v>
+      </c>
+      <c r="BA3">
+        <v>9.1413042200508589E-3</v>
+      </c>
+      <c r="BB3" t="s">
+        <v>732</v>
+      </c>
+      <c r="BC3" t="s">
+        <v>751</v>
+      </c>
+      <c r="BD3">
+        <v>8.0370911244777993E-3</v>
+      </c>
+      <c r="BE3">
+        <v>8.3730341844305226E-3</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>752</v>
+      </c>
+      <c r="BG3" t="s">
+        <v>713</v>
+      </c>
+      <c r="BH3">
+        <v>6.2295115450209E-3</v>
+      </c>
+      <c r="BI3">
+        <v>6.2223625866338061E-3</v>
+      </c>
+      <c r="BJ3" t="s">
+        <v>714</v>
+      </c>
+      <c r="BK3" t="s">
+        <v>703</v>
+      </c>
+      <c r="BL3">
+        <v>3.1964542845763001E-3</v>
+      </c>
+      <c r="BM3">
+        <v>3.0898870078351331E-3</v>
+      </c>
+      <c r="BN3" t="s">
+        <v>704</v>
+      </c>
+      <c r="BO3" t="s">
+        <v>789</v>
+      </c>
+      <c r="BP3">
+        <v>2.5632908160660001E-3</v>
+      </c>
+      <c r="BQ3">
+        <v>2.63992404895955E-3</v>
+      </c>
+      <c r="BR3" t="s">
+        <v>790</v>
+      </c>
+      <c r="BS3" t="s">
+        <v>808</v>
+      </c>
+      <c r="BT3">
+        <v>2.2160721397861002E-3</v>
+      </c>
+      <c r="BU3">
+        <v>2.2823247753952641E-3</v>
+      </c>
+      <c r="BV3" t="s">
+        <v>809</v>
+      </c>
+      <c r="BW3" t="s">
+        <v>820</v>
+      </c>
+      <c r="BX3">
+        <v>1.7463056954074999E-3</v>
+      </c>
+      <c r="BY3">
+        <v>1.8547817884542071E-3</v>
+      </c>
+      <c r="BZ3" t="s">
+        <v>821</v>
+      </c>
+      <c r="CA3" t="s">
+        <v>709</v>
+      </c>
+      <c r="CB3">
+        <v>1.6237579273087001E-3</v>
+      </c>
+      <c r="CC3">
+        <v>1.5761689823340921E-3</v>
+      </c>
+      <c r="CD3" t="s">
+        <v>710</v>
+      </c>
+      <c r="CE3" t="s">
+        <v>783</v>
+      </c>
+      <c r="CF3">
+        <v>1.5420594152427999E-3</v>
+      </c>
+      <c r="CG3">
+        <v>1.95343861997302E-3</v>
+      </c>
+      <c r="CH3" t="s">
+        <v>784</v>
+      </c>
+      <c r="CI3" t="s">
+        <v>818</v>
+      </c>
+      <c r="CJ3">
+        <v>1.3888747051193999E-3</v>
+      </c>
+      <c r="CK3">
+        <v>1.8112438529480409E-3</v>
+      </c>
+      <c r="CL3" t="s">
+        <v>819</v>
+      </c>
+      <c r="CM3" t="s">
+        <v>832</v>
+      </c>
+      <c r="CN3">
+        <v>1.2663269370205999E-3</v>
+      </c>
+      <c r="CO3">
+        <v>1.6251714104178409E-3</v>
+      </c>
+      <c r="CP3" t="s">
+        <v>833</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>779</v>
+      </c>
+      <c r="CR3">
+        <v>1.1029299128889E-3</v>
+      </c>
+      <c r="CS3">
+        <v>1.135903574851063E-3</v>
+      </c>
+      <c r="CT3" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="4" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A4" t="s">
+        <v>841</v>
+      </c>
+      <c r="D4">
+        <v>97.92</v>
+      </c>
+      <c r="F4" t="s">
+        <v>689</v>
+      </c>
+      <c r="G4" t="s">
+        <v>290</v>
+      </c>
+      <c r="H4">
+        <v>0.22330800996122599</v>
+      </c>
+      <c r="I4">
+        <v>0.26000100098915818</v>
+      </c>
+      <c r="J4" t="s">
+        <v>694</v>
+      </c>
+      <c r="K4" t="s">
+        <v>733</v>
+      </c>
+      <c r="L4">
+        <v>0.21215942166041399</v>
+      </c>
+      <c r="M4">
+        <v>0.212114517236003</v>
+      </c>
+      <c r="N4" t="s">
+        <v>260</v>
+      </c>
+      <c r="O4" t="s">
+        <v>763</v>
+      </c>
+      <c r="P4">
+        <v>0.103941409492586</v>
+      </c>
+      <c r="Q4">
+        <v>9.0471428426685582E-2</v>
+      </c>
+      <c r="R4" t="s">
+        <v>764</v>
+      </c>
+      <c r="S4" t="s">
+        <v>701</v>
+      </c>
+      <c r="T4">
+        <v>5.24225325473631E-2</v>
+      </c>
+      <c r="U4">
+        <v>4.3545201602951222E-2</v>
+      </c>
+      <c r="V4" t="s">
+        <v>702</v>
+      </c>
+      <c r="W4" t="s">
+        <v>692</v>
+      </c>
+      <c r="X4">
+        <v>4.59288213598966E-2</v>
+      </c>
+      <c r="Y4">
+        <v>4.2652143475639552E-2</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>695</v>
+      </c>
+      <c r="AB4">
+        <v>3.6114701215732001E-2</v>
+      </c>
+      <c r="AC4">
+        <v>2.794158131388241E-2</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>696</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>699</v>
+      </c>
+      <c r="AF4">
+        <v>2.48295138122708E-2</v>
+      </c>
+      <c r="AG4">
+        <v>2.1949411935551881E-2</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>700</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>715</v>
+      </c>
+      <c r="AJ4">
+        <v>2.33374313064128E-2</v>
+      </c>
+      <c r="AK4">
+        <v>2.7073906412972588E-2</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>716</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>707</v>
+      </c>
+      <c r="AN4">
+        <v>1.8157173029032501E-2</v>
+      </c>
+      <c r="AO4">
+        <v>1.7530117551734361E-2</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>708</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>747</v>
+      </c>
+      <c r="AR4">
+        <v>1.1474324622513601E-2</v>
+      </c>
+      <c r="AS4">
+        <v>1.32721274828724E-2</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>748</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>703</v>
+      </c>
+      <c r="AV4">
+        <v>1.1243156910338401E-2</v>
+      </c>
+      <c r="AW4">
+        <v>9.9742257659492569E-3</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>704</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>709</v>
+      </c>
+      <c r="AZ4">
+        <v>1.1148588300812201E-2</v>
+      </c>
+      <c r="BA4">
+        <v>9.931576497926765E-3</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>710</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>713</v>
+      </c>
+      <c r="BD4">
+        <v>1.09279282119177E-2</v>
+      </c>
+      <c r="BE4">
+        <v>1.0017422117768029E-2</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>714</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>697</v>
+      </c>
+      <c r="BH4">
+        <v>1.0497115657409401E-2</v>
+      </c>
+      <c r="BI4">
+        <v>9.7224288880503763E-3</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>698</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>717</v>
+      </c>
+      <c r="BL4">
+        <v>1.03184860616377E-2</v>
+      </c>
+      <c r="BM4">
+        <v>1.0356009668715419E-2</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>718</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>719</v>
+      </c>
+      <c r="BP4">
+        <v>1.02554403219535E-2</v>
+      </c>
+      <c r="BQ4">
+        <v>1.207087277136209E-2</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>720</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>741</v>
+      </c>
+      <c r="BT4">
+        <v>9.6985362880770004E-3</v>
+      </c>
+      <c r="BU4">
+        <v>1.1468217752739941E-2</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>742</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>693</v>
+      </c>
+      <c r="BX4">
+        <v>9.5093990690244996E-3</v>
+      </c>
+      <c r="BY4">
+        <v>8.5886835568147347E-3</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>86</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>753</v>
+      </c>
+      <c r="CB4">
+        <v>9.2992466034107005E-3</v>
+      </c>
+      <c r="CC4">
+        <v>1.0831024822572441E-2</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>754</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>729</v>
+      </c>
+      <c r="CF4">
+        <v>7.5865040086582E-3</v>
+      </c>
+      <c r="CG4">
+        <v>7.203424239257474E-3</v>
+      </c>
+      <c r="CH4" t="s">
+        <v>730</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>711</v>
+      </c>
+      <c r="CJ4">
+        <v>7.4393972827285996E-3</v>
+      </c>
+      <c r="CK4">
+        <v>7.2123123789539084E-3</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>712</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>725</v>
+      </c>
+      <c r="CN4">
+        <v>7.1451838308692001E-3</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>726</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>731</v>
+      </c>
+      <c r="CR4">
+        <v>7.1451838308692001E-3</v>
+      </c>
+      <c r="CS4">
+        <v>6.5074028526567922E-3</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>732</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>737</v>
+      </c>
+      <c r="CV4">
+        <v>6.4096502012209004E-3</v>
+      </c>
+      <c r="CW4">
+        <v>5.9659573110686891E-3</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>738</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>743</v>
+      </c>
+      <c r="CZ4">
+        <v>5.9788376467126E-3</v>
+      </c>
+      <c r="DA4">
+        <v>6.9457007203992697E-3</v>
+      </c>
+      <c r="DB4" t="s">
+        <v>744</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>745</v>
+      </c>
+      <c r="DD4">
+        <v>5.4849793525201997E-3</v>
+      </c>
+      <c r="DE4">
+        <v>5.1561002007200771E-3</v>
+      </c>
+      <c r="DF4" t="s">
+        <v>746</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>721</v>
+      </c>
+      <c r="DH4">
+        <v>5.2222887705030002E-3</v>
+      </c>
+      <c r="DI4">
+        <v>4.9260838127032002E-3</v>
+      </c>
+      <c r="DJ4" t="s">
+        <v>722</v>
+      </c>
+      <c r="DK4" t="s">
+        <v>751</v>
+      </c>
+      <c r="DL4">
+        <v>5.0646744212925997E-3</v>
+      </c>
+      <c r="DM4">
+        <v>4.8423070662844004E-3</v>
+      </c>
+      <c r="DN4" t="s">
+        <v>752</v>
+      </c>
+      <c r="DO4" t="s">
+        <v>749</v>
+      </c>
+      <c r="DP4">
+        <v>4.9595981884857001E-3</v>
+      </c>
+      <c r="DQ4">
+        <v>4.6006115174942446E-3</v>
+      </c>
+      <c r="DR4" t="s">
+        <v>750</v>
+      </c>
+      <c r="DS4" t="s">
+        <v>727</v>
+      </c>
+      <c r="DT4">
+        <v>4.9490905652049997E-3</v>
+      </c>
+      <c r="DU4">
+        <v>5.2652604435058214E-3</v>
+      </c>
+      <c r="DV4" t="s">
+        <v>728</v>
+      </c>
+      <c r="DW4" t="s">
+        <v>781</v>
+      </c>
+      <c r="DX4">
+        <v>4.8860448255208999E-3</v>
+      </c>
+      <c r="DY4">
+        <v>5.8742838867628204E-3</v>
+      </c>
+      <c r="DZ4" t="s">
+        <v>782</v>
+      </c>
+      <c r="EA4" t="s">
+        <v>723</v>
+      </c>
+      <c r="EB4">
+        <v>4.7074152297491003E-3</v>
+      </c>
+      <c r="EC4">
+        <v>4.5796134879692177E-3</v>
+      </c>
+      <c r="ED4" t="s">
+        <v>724</v>
+      </c>
+      <c r="EE4" t="s">
+        <v>734</v>
+      </c>
+      <c r="EF4">
+        <v>4.0139120932236004E-3</v>
+      </c>
+      <c r="EG4">
+        <v>4.2302186161370936E-3</v>
+      </c>
+      <c r="EH4" t="s">
+        <v>735</v>
+      </c>
+      <c r="EI4" t="s">
+        <v>761</v>
+      </c>
+      <c r="EJ4">
+        <v>3.5620842921539001E-3</v>
+      </c>
+      <c r="EK4">
+        <v>4.1416187114361657E-3</v>
+      </c>
+      <c r="EL4" t="s">
+        <v>762</v>
+      </c>
+      <c r="EM4" t="s">
+        <v>793</v>
+      </c>
+      <c r="EN4">
+        <v>3.4254851895048999E-3</v>
+      </c>
+      <c r="EO4">
+        <v>4.0147097423158017E-3</v>
+      </c>
+      <c r="EP4" t="s">
+        <v>794</v>
+      </c>
+      <c r="EQ4" t="s">
+        <v>769</v>
+      </c>
+      <c r="ER4">
+        <v>3.1838098540490998E-3</v>
+      </c>
+      <c r="ES4">
+        <v>3.0610186020716252E-3</v>
+      </c>
+      <c r="ET4" t="s">
+        <v>770</v>
+      </c>
+      <c r="EU4" t="s">
+        <v>739</v>
+      </c>
+      <c r="EV4">
+        <v>3.1733022307683999E-3</v>
+      </c>
+      <c r="EW4">
+        <v>3.367800178652723E-3</v>
+      </c>
+      <c r="EX4" t="s">
+        <v>740</v>
+      </c>
+      <c r="EY4" t="s">
+        <v>791</v>
+      </c>
+      <c r="EZ4">
+        <v>3.0892412445229001E-3</v>
+      </c>
+      <c r="FA4">
+        <v>3.6309945565361061E-3</v>
+      </c>
+      <c r="FB4" t="s">
+        <v>792</v>
+      </c>
+      <c r="FC4" t="s">
+        <v>775</v>
+      </c>
+      <c r="FD4">
+        <v>2.8475659090669999E-3</v>
+      </c>
+      <c r="FE4">
+        <v>3.2965739876384972E-3</v>
+      </c>
+      <c r="FF4" t="s">
+        <v>776</v>
+      </c>
+      <c r="FG4" t="s">
+        <v>756</v>
+      </c>
+      <c r="FH4">
+        <v>2.2906618751904E-3</v>
+      </c>
+      <c r="FI4">
+        <v>2.2068219637875258E-3</v>
+      </c>
+      <c r="FJ4" t="s">
+        <v>757</v>
+      </c>
+      <c r="FK4" t="s">
+        <v>816</v>
+      </c>
+      <c r="FL4">
+        <v>2.2801542519097001E-3</v>
+      </c>
+      <c r="FM4">
+        <v>3.0787651398127272E-3</v>
+      </c>
+      <c r="FN4" t="s">
+        <v>817</v>
+      </c>
+      <c r="FO4" t="s">
+        <v>842</v>
+      </c>
+      <c r="FP4">
+        <v>2.2381237587870001E-3</v>
+      </c>
+      <c r="FQ4">
+        <v>2.3531391799030419E-3</v>
+      </c>
+      <c r="FR4" t="s">
+        <v>843</v>
+      </c>
+      <c r="FS4" t="s">
+        <v>759</v>
+      </c>
+      <c r="FT4">
+        <v>2.2171085122255998E-3</v>
+      </c>
+      <c r="FU4">
+        <v>2.0955465951628931E-3</v>
+      </c>
+      <c r="FV4" t="s">
+        <v>760</v>
+      </c>
+      <c r="FW4" t="s">
+        <v>795</v>
+      </c>
+      <c r="FX4">
+        <v>2.0700017862959001E-3</v>
+      </c>
+      <c r="FY4">
+        <v>2.449917165475806E-3</v>
+      </c>
+      <c r="FZ4" t="s">
+        <v>796</v>
+      </c>
+      <c r="GA4" t="s">
+        <v>783</v>
+      </c>
+      <c r="GB4">
+        <v>2.0700017862959001E-3</v>
+      </c>
+      <c r="GC4">
+        <v>2.4065018742839379E-3</v>
+      </c>
+      <c r="GD4" t="s">
+        <v>784</v>
+      </c>
+      <c r="GE4" t="s">
+        <v>773</v>
+      </c>
+      <c r="GF4">
+        <v>2.0174636698925001E-3</v>
+      </c>
+      <c r="GG4">
+        <v>1.8735327264522449E-3</v>
+      </c>
+      <c r="GH4" t="s">
+        <v>774</v>
+      </c>
+      <c r="GI4" t="s">
+        <v>832</v>
+      </c>
+      <c r="GJ4">
+        <v>1.9964484233310998E-3</v>
+      </c>
+      <c r="GK4">
+        <v>2.351409374717475E-3</v>
+      </c>
+      <c r="GL4" t="s">
+        <v>833</v>
+      </c>
+      <c r="GM4" t="s">
+        <v>771</v>
+      </c>
+      <c r="GN4">
+        <v>1.9859408000503999E-3</v>
+      </c>
+      <c r="GP4" t="s">
+        <v>772</v>
+      </c>
+      <c r="GQ4" t="s">
+        <v>765</v>
+      </c>
+      <c r="GR4">
+        <v>1.9228950603662001E-3</v>
+      </c>
+      <c r="GS4">
+        <v>2.0771023800395059E-3</v>
+      </c>
+      <c r="GT4" t="s">
+        <v>766</v>
+      </c>
+      <c r="GU4" t="s">
+        <v>797</v>
+      </c>
+      <c r="GV4">
+        <v>1.9018798138049E-3</v>
+      </c>
+      <c r="GW4">
+        <v>2.2870628122885939E-3</v>
+      </c>
+      <c r="GX4" t="s">
+        <v>798</v>
+      </c>
+      <c r="GY4" t="s">
+        <v>787</v>
+      </c>
+      <c r="GZ4">
+        <v>1.8808645672435001E-3</v>
+      </c>
+      <c r="HA4">
+        <v>1.8132933523452E-3</v>
+      </c>
+      <c r="HB4" t="s">
+        <v>788</v>
+      </c>
+      <c r="HC4" t="s">
+        <v>779</v>
+      </c>
+      <c r="HD4">
+        <v>1.8808645672435001E-3</v>
+      </c>
+      <c r="HE4">
+        <v>1.777738580730588E-3</v>
+      </c>
+      <c r="HF4" t="s">
+        <v>780</v>
+      </c>
+      <c r="HG4" t="s">
+        <v>767</v>
+      </c>
+      <c r="HH4">
+        <v>1.8703569439628E-3</v>
+      </c>
+      <c r="HI4">
+        <v>1.818745178578483E-3</v>
+      </c>
+      <c r="HJ4" t="s">
+        <v>768</v>
+      </c>
+      <c r="HK4" t="s">
+        <v>799</v>
+      </c>
+      <c r="HL4">
+        <v>1.8598493206821E-3</v>
+      </c>
+      <c r="HN4" t="s">
+        <v>800</v>
+      </c>
+      <c r="HO4" t="s">
+        <v>836</v>
+      </c>
+      <c r="HP4">
+        <v>1.7652807111558999E-3</v>
+      </c>
+      <c r="HQ4">
+        <v>2.3835601082421161E-3</v>
+      </c>
+      <c r="HR4" t="s">
+        <v>837</v>
+      </c>
+      <c r="HS4" t="s">
+        <v>789</v>
+      </c>
+      <c r="HT4">
+        <v>1.7022349714718001E-3</v>
+      </c>
+      <c r="HU4">
+        <v>1.6089030730634651E-3</v>
+      </c>
+      <c r="HV4" t="s">
+        <v>790</v>
+      </c>
+      <c r="HW4" t="s">
+        <v>777</v>
+      </c>
+      <c r="HX4">
+        <v>1.6812197249104E-3</v>
+      </c>
+      <c r="HY4">
+        <v>1.6105602148529859E-3</v>
+      </c>
+      <c r="HZ4" t="s">
+        <v>778</v>
+      </c>
+      <c r="IA4" t="s">
+        <v>806</v>
+      </c>
+      <c r="IB4">
+        <v>1.6181739852262E-3</v>
+      </c>
+      <c r="IC4">
+        <v>1.875063094931198E-3</v>
+      </c>
+      <c r="ID4" t="s">
+        <v>807</v>
+      </c>
+      <c r="IE4" t="s">
+        <v>269</v>
+      </c>
+      <c r="IF4">
+        <v>1.5866511153841999E-3</v>
+      </c>
+      <c r="IG4">
+        <v>1.639124628935877E-3</v>
+      </c>
+      <c r="IH4" t="s">
+        <v>232</v>
+      </c>
+      <c r="II4" t="s">
+        <v>844</v>
+      </c>
+      <c r="IJ4">
+        <v>1.5551282455420999E-3</v>
+      </c>
+      <c r="IK4">
+        <v>2.0998029524990029E-3</v>
+      </c>
+      <c r="IL4" t="s">
+        <v>845</v>
+      </c>
+      <c r="IM4" t="s">
+        <v>755</v>
+      </c>
+      <c r="IN4">
+        <v>1.5130977524193E-3</v>
+      </c>
+      <c r="IO4">
+        <v>1.4914276105857389E-3</v>
+      </c>
+      <c r="IP4" t="s">
+        <v>146</v>
+      </c>
+      <c r="IQ4" t="s">
+        <v>785</v>
+      </c>
+      <c r="IR4">
+        <v>1.5025901291386E-3</v>
+      </c>
+      <c r="IS4">
+        <v>1.4237550759054461E-3</v>
+      </c>
+      <c r="IT4" t="s">
+        <v>786</v>
+      </c>
+      <c r="IU4" t="s">
+        <v>808</v>
+      </c>
+      <c r="IV4">
+        <v>1.3659910264897E-3</v>
+      </c>
+      <c r="IW4">
+        <v>1.291095058631161E-3</v>
+      </c>
+      <c r="IX4" t="s">
+        <v>809</v>
+      </c>
+      <c r="IY4" t="s">
+        <v>846</v>
+      </c>
+      <c r="IZ4">
+        <v>1.3344681566476E-3</v>
+      </c>
+      <c r="JA4">
+        <v>1.6001963395429111E-3</v>
+      </c>
+      <c r="JB4" t="s">
+        <v>847</v>
+      </c>
+      <c r="JC4" t="s">
+        <v>820</v>
+      </c>
+      <c r="JD4">
+        <v>1.2714224169635001E-3</v>
+      </c>
+      <c r="JE4">
+        <v>1.2393079589222741E-3</v>
+      </c>
+      <c r="JF4" t="s">
+        <v>821</v>
+      </c>
+      <c r="JG4" t="s">
+        <v>313</v>
+      </c>
+      <c r="JH4">
+        <v>1.2293919238406999E-3</v>
+      </c>
+      <c r="JI4">
+        <v>1.293123922294692E-3</v>
+      </c>
+      <c r="JJ4" t="s">
+        <v>106</v>
+      </c>
+      <c r="JK4" t="s">
+        <v>848</v>
+      </c>
+      <c r="JL4">
+        <v>1.1453309375952E-3</v>
+      </c>
+      <c r="JM4">
+        <v>1.3330627419655551E-3</v>
+      </c>
+      <c r="JN4" t="s">
+        <v>849</v>
+      </c>
+      <c r="JO4" t="s">
+        <v>850</v>
+      </c>
+      <c r="JP4">
+        <v>1.1138080677531E-3</v>
+      </c>
+      <c r="JQ4">
+        <v>1.1681431507889739E-3</v>
+      </c>
+      <c r="JR4" t="s">
+        <v>851</v>
+      </c>
+      <c r="JS4" t="s">
+        <v>812</v>
+      </c>
+      <c r="JT4">
+        <v>1.0927928211916999E-3</v>
+      </c>
+      <c r="JU4">
+        <v>1.0336875923702971E-3</v>
+      </c>
+      <c r="JV4" t="s">
+        <v>813</v>
+      </c>
+      <c r="JW4" t="s">
+        <v>828</v>
+      </c>
+      <c r="JX4">
+        <v>1.082285197911E-3</v>
+      </c>
+      <c r="JY4">
+        <v>1.2631903799353011E-3</v>
+      </c>
+      <c r="JZ4" t="s">
+        <v>829</v>
+      </c>
+      <c r="KA4" t="s">
+        <v>852</v>
+      </c>
+      <c r="KB4">
+        <v>1.0612699513497001E-3</v>
+      </c>
+      <c r="KC4">
+        <v>1.2512483385128581E-3</v>
+      </c>
+      <c r="KD4" t="s">
+        <v>853</v>
+      </c>
+      <c r="KE4" t="s">
+        <v>854</v>
+      </c>
+      <c r="KF4">
+        <v>1.0507623280689999E-3</v>
+      </c>
+      <c r="KG4">
+        <v>1.471280852528037E-3</v>
+      </c>
+      <c r="KH4" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="5" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A5" t="s">
+        <v>856</v>
+      </c>
+      <c r="D5">
+        <v>80.95</v>
+      </c>
+      <c r="F5" t="s">
+        <v>689</v>
+      </c>
+      <c r="G5" t="s">
+        <v>692</v>
+      </c>
+      <c r="H5">
+        <v>0.20648151127988901</v>
+      </c>
+      <c r="I5">
+        <v>0.2472145120002866</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" t="s">
+        <v>290</v>
+      </c>
+      <c r="L5">
+        <v>7.3472146236282301E-2</v>
+      </c>
+      <c r="M5">
+        <v>0.1102886130315255</v>
+      </c>
+      <c r="N5" t="s">
+        <v>694</v>
+      </c>
+      <c r="O5" t="s">
+        <v>695</v>
+      </c>
+      <c r="P5">
+        <v>6.0159409562428198E-2</v>
+      </c>
+      <c r="Q5">
+        <v>6.0007806186132558E-2</v>
+      </c>
+      <c r="R5" t="s">
+        <v>696</v>
+      </c>
+      <c r="S5" t="s">
+        <v>857</v>
+      </c>
+      <c r="T5">
+        <v>4.6664306632768E-2</v>
+      </c>
+      <c r="U5">
+        <v>5.7513213948924641E-2</v>
+      </c>
+      <c r="V5" t="s">
+        <v>858</v>
+      </c>
+      <c r="W5" t="s">
+        <v>705</v>
+      </c>
+      <c r="X5">
+        <v>3.8339823426554599E-2</v>
+      </c>
+      <c r="Y5">
+        <v>4.8209131877500019E-2</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>706</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>707</v>
+      </c>
+      <c r="AB5">
+        <v>3.7031077355474701E-2</v>
+      </c>
+      <c r="AC5">
+        <v>4.6093551682866808E-2</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>708</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AF5">
+        <v>2.9865156244971498E-2</v>
+      </c>
+      <c r="AG5">
+        <v>3.5662091849278953E-2</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>698</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>693</v>
+      </c>
+      <c r="AJ5">
+        <v>2.6486016799150299E-2</v>
+      </c>
+      <c r="AK5">
+        <v>3.0840925960440749E-2</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>701</v>
+      </c>
+      <c r="AN5">
+        <v>2.53167272766281E-2</v>
+      </c>
+      <c r="AO5">
+        <v>2.711234616129083E-2</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>702</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>859</v>
+      </c>
+      <c r="AR5">
+        <v>2.2527596305474198E-2</v>
+      </c>
+      <c r="AS5">
+        <v>2.78826481418077E-2</v>
+      </c>
+      <c r="AT5" t="s">
         <v>307</v>
       </c>
-      <c r="K148">
-[...83 lines deleted...]
-      <c r="C154">
+      <c r="AU5" t="s">
+        <v>699</v>
+      </c>
+      <c r="AV5">
+        <v>2.1733766721376498E-2</v>
+      </c>
+      <c r="AW5">
+        <v>2.477005122904187E-2</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>700</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>729</v>
+      </c>
+      <c r="AZ5">
+        <v>1.42460228065094E-2</v>
+      </c>
+      <c r="BA5">
+        <v>1.7439264577842079E-2</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>730</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>725</v>
+      </c>
+      <c r="BD5">
+        <v>1.30767332839871E-2</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>726</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>713</v>
+      </c>
+      <c r="BH5">
+        <v>1.2808547613683901E-2</v>
+      </c>
+      <c r="BI5">
+        <v>1.513753841619922E-2</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>714</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>737</v>
+      </c>
+      <c r="BL5">
+        <v>1.27012733455626E-2</v>
+      </c>
+      <c r="BM5">
+        <v>1.524159105844705E-2</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>738</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>715</v>
+      </c>
+      <c r="BP5">
+        <v>1.23687231143865E-2</v>
+      </c>
+      <c r="BQ5">
+        <v>1.8499499051403859E-2</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>716</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>703</v>
+      </c>
+      <c r="BT5">
+        <v>1.18645340542164E-2</v>
+      </c>
+      <c r="BU5">
+        <v>1.3569968505281841E-2</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>704</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>731</v>
+      </c>
+      <c r="BX5">
+        <v>1.1714350078846501E-2</v>
+      </c>
+      <c r="BY5">
+        <v>1.375465542792906E-2</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>732</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>709</v>
+      </c>
+      <c r="CB5">
+        <v>1.07488816657548E-2</v>
+      </c>
+      <c r="CC5">
+        <v>1.2345219777586951E-2</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>710</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>745</v>
+      </c>
+      <c r="CF5">
+        <v>1.07059719585063E-2</v>
+      </c>
+      <c r="CG5">
+        <v>1.297506920973401E-2</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>746</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>751</v>
+      </c>
+      <c r="CJ5">
+        <v>9.8799600939721999E-3</v>
+      </c>
+      <c r="CK5">
+        <v>1.217848355852698E-2</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>752</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>717</v>
+      </c>
+      <c r="CN5">
+        <v>8.9788562417531994E-3</v>
+      </c>
+      <c r="CO5">
+        <v>1.161808939019836E-2</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>718</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>769</v>
+      </c>
+      <c r="CR5">
+        <v>7.1873759641273996E-3</v>
+      </c>
+      <c r="CS5">
+        <v>8.9089483119091668E-3</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>770</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>711</v>
+      </c>
+      <c r="CV5">
+        <v>6.4900932213389998E-3</v>
+      </c>
+      <c r="CW5">
+        <v>8.1119439597614734E-3</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>712</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>747</v>
+      </c>
+      <c r="CZ5">
+        <v>5.6211716495564003E-3</v>
+      </c>
+      <c r="DA5">
+        <v>8.3825758024133386E-3</v>
+      </c>
+      <c r="DB5" t="s">
+        <v>748</v>
+      </c>
+      <c r="DC5" t="s">
+        <v>753</v>
+      </c>
+      <c r="DD5">
+        <v>4.9453437603920996E-3</v>
+      </c>
+      <c r="DE5">
+        <v>7.4260095267320624E-3</v>
+      </c>
+      <c r="DF5" t="s">
+        <v>754</v>
+      </c>
+      <c r="DG5" t="s">
+        <v>719</v>
+      </c>
+      <c r="DH5">
+        <v>4.9238889067678999E-3</v>
+      </c>
+      <c r="DI5">
+        <v>7.471879106669359E-3</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>720</v>
+      </c>
+      <c r="DK5" t="s">
+        <v>741</v>
+      </c>
+      <c r="DL5">
+        <v>4.8702517727072002E-3</v>
+      </c>
+      <c r="DM5">
+        <v>7.4246909077108391E-3</v>
+      </c>
+      <c r="DN5" t="s">
+        <v>742</v>
+      </c>
+      <c r="DO5" t="s">
+        <v>749</v>
+      </c>
+      <c r="DP5">
+        <v>4.5806112487797E-3</v>
+      </c>
+      <c r="DQ5">
+        <v>5.4780972136836458E-3</v>
+      </c>
+      <c r="DR5" t="s">
+        <v>750</v>
+      </c>
+      <c r="DS5" t="s">
+        <v>755</v>
+      </c>
+      <c r="DT5">
+        <v>4.2480610176036998E-3</v>
+      </c>
+      <c r="DU5">
+        <v>5.398376481705016E-3</v>
+      </c>
+      <c r="DV5" t="s">
+        <v>146</v>
+      </c>
+      <c r="DW5" t="s">
+        <v>789</v>
+      </c>
+      <c r="DX5">
+        <v>3.3898668726332001E-3</v>
+      </c>
+      <c r="DY5">
+        <v>4.1307626876751413E-3</v>
+      </c>
+      <c r="DZ5" t="s">
+        <v>790</v>
+      </c>
+      <c r="EA5" t="s">
+        <v>721</v>
+      </c>
+      <c r="EB5">
+        <v>3.2718651776997999E-3</v>
+      </c>
+      <c r="EC5">
+        <v>3.9789963750045884E-3</v>
+      </c>
+      <c r="ED5" t="s">
+        <v>722</v>
+      </c>
+      <c r="EE5" t="s">
+        <v>743</v>
+      </c>
+      <c r="EF5">
+        <v>2.9285875197116E-3</v>
+      </c>
+      <c r="EG5">
+        <v>4.3862637549551657E-3</v>
+      </c>
+      <c r="EH5" t="s">
+        <v>744</v>
+      </c>
+      <c r="EI5" t="s">
+        <v>808</v>
+      </c>
+      <c r="EJ5">
+        <v>2.8320406784023999E-3</v>
+      </c>
+      <c r="EK5">
+        <v>3.4510169289437638E-3</v>
+      </c>
+      <c r="EL5" t="s">
+        <v>809</v>
+      </c>
+      <c r="EM5" t="s">
+        <v>727</v>
+      </c>
+      <c r="EN5">
+        <v>2.8105858247782002E-3</v>
+      </c>
+      <c r="EO5">
+        <v>3.855036892679646E-3</v>
+      </c>
+      <c r="EP5" t="s">
+        <v>728</v>
+      </c>
+      <c r="EQ5" t="s">
+        <v>723</v>
+      </c>
+      <c r="ER5">
+        <v>2.7998583979660001E-3</v>
+      </c>
+      <c r="ES5">
+        <v>3.511717851711782E-3</v>
+      </c>
+      <c r="ET5" t="s">
+        <v>724</v>
+      </c>
+      <c r="EU5" t="s">
+        <v>783</v>
+      </c>
+      <c r="EV5">
+        <v>2.714038983469E-3</v>
+      </c>
+      <c r="EW5">
+        <v>4.0678862049925123E-3</v>
+      </c>
+      <c r="EX5" t="s">
+        <v>784</v>
+      </c>
+      <c r="EY5" t="s">
+        <v>832</v>
+      </c>
+      <c r="EZ5">
+        <v>2.4351258863536001E-3</v>
+      </c>
+      <c r="FA5">
+        <v>3.697675517181248E-3</v>
+      </c>
+      <c r="FB5" t="s">
+        <v>833</v>
+      </c>
+      <c r="FC5" t="s">
+        <v>761</v>
+      </c>
+      <c r="FD5">
+        <v>2.2956693377958999E-3</v>
+      </c>
+      <c r="FE5">
+        <v>3.4412203733110822E-3</v>
+      </c>
+      <c r="FF5" t="s">
+        <v>762</v>
+      </c>
+      <c r="FG5" t="s">
+        <v>734</v>
+      </c>
+      <c r="FH5">
+        <v>2.2956693377958999E-3</v>
+      </c>
+      <c r="FI5">
+        <v>3.1191877657380301E-3</v>
+      </c>
+      <c r="FJ5" t="s">
+        <v>735</v>
+      </c>
+      <c r="FK5" t="s">
+        <v>820</v>
+      </c>
+      <c r="FL5">
+        <v>2.1240305088018E-3</v>
+      </c>
+      <c r="FM5">
+        <v>2.6692383439333969E-3</v>
+      </c>
+      <c r="FN5" t="s">
+        <v>821</v>
+      </c>
+      <c r="FO5" t="s">
+        <v>758</v>
+      </c>
+      <c r="FP5">
+        <v>1.9523916798077001E-3</v>
+      </c>
+      <c r="FQ5">
+        <v>2.627217357496638E-3</v>
+      </c>
+      <c r="FR5" t="s">
+        <v>299</v>
+      </c>
+      <c r="FS5" t="s">
+        <v>860</v>
+      </c>
+      <c r="FT5">
+        <v>1.9202093993712999E-3</v>
+      </c>
+      <c r="FU5">
+        <v>2.6694848451425729E-3</v>
+      </c>
+      <c r="FV5" t="s">
+        <v>861</v>
+      </c>
+      <c r="FW5" t="s">
+        <v>818</v>
+      </c>
+      <c r="FX5">
+        <v>1.8236625580621E-3</v>
+      </c>
+      <c r="FY5">
+        <v>2.8139241683599512E-3</v>
+      </c>
+      <c r="FZ5" t="s">
+        <v>819</v>
+      </c>
+      <c r="GA5" t="s">
+        <v>781</v>
+      </c>
+      <c r="GB5">
+        <v>1.7485705703772E-3</v>
+      </c>
+      <c r="GC5">
+        <v>2.7103032044676831E-3</v>
+      </c>
+      <c r="GD5" t="s">
+        <v>782</v>
+      </c>
+      <c r="GE5" t="s">
+        <v>862</v>
+      </c>
+      <c r="GF5">
+        <v>1.6734785826923E-3</v>
+      </c>
+      <c r="GG5">
+        <v>2.3305568870788679E-3</v>
+      </c>
+      <c r="GH5" t="s">
+        <v>863</v>
+      </c>
+      <c r="GI5" t="s">
+        <v>787</v>
+      </c>
+      <c r="GJ5">
+        <v>1.6305688754437999E-3</v>
+      </c>
+      <c r="GK5">
+        <v>2.0266881237251491E-3</v>
+      </c>
+      <c r="GL5" t="s">
+        <v>788</v>
+      </c>
+      <c r="GM5" t="s">
+        <v>775</v>
+      </c>
+      <c r="GN5">
+        <v>1.566204314571E-3</v>
+      </c>
+      <c r="GO5">
+        <v>2.337624167238643E-3</v>
+      </c>
+      <c r="GP5" t="s">
+        <v>776</v>
+      </c>
+      <c r="GQ5" t="s">
+        <v>864</v>
+      </c>
+      <c r="GR5">
+        <v>1.4589300464497E-3</v>
+      </c>
+      <c r="GS5">
+        <v>1.9689097342329631E-3</v>
+      </c>
+      <c r="GT5" t="s">
+        <v>865</v>
+      </c>
+      <c r="GU5" t="s">
+        <v>773</v>
+      </c>
+      <c r="GV5">
+        <v>1.4482026196375999E-3</v>
+      </c>
+      <c r="GW5">
+        <v>1.7338923067351469E-3</v>
+      </c>
+      <c r="GX5" t="s">
+        <v>774</v>
+      </c>
+      <c r="GY5" t="s">
+        <v>866</v>
+      </c>
+      <c r="GZ5">
+        <v>1.3838380587648E-3</v>
+      </c>
+      <c r="HA5">
+        <v>1.7566348444348759E-3</v>
+      </c>
+      <c r="HB5" t="s">
+        <v>867</v>
+      </c>
+      <c r="HC5" t="s">
+        <v>793</v>
+      </c>
+      <c r="HD5">
+        <v>1.3731106319527001E-3</v>
+      </c>
+      <c r="HE5">
+        <v>2.0747932081892529E-3</v>
+      </c>
+      <c r="HF5" t="s">
+        <v>794</v>
+      </c>
+      <c r="HG5" t="s">
+        <v>756</v>
+      </c>
+      <c r="HH5">
+        <v>1.3087460710798999E-3</v>
+      </c>
+      <c r="HI5">
+        <v>1.6255447544035091E-3</v>
+      </c>
+      <c r="HJ5" t="s">
+        <v>757</v>
+      </c>
+      <c r="HK5" t="s">
+        <v>791</v>
+      </c>
+      <c r="HL5">
+        <v>1.2980186442676999E-3</v>
+      </c>
+      <c r="HM5">
+        <v>1.966943721224303E-3</v>
+      </c>
+      <c r="HN5" t="s">
+        <v>792</v>
+      </c>
+      <c r="HO5" t="s">
+        <v>797</v>
+      </c>
+      <c r="HP5">
+        <v>1.2872912174556001E-3</v>
+      </c>
+      <c r="HQ5">
+        <v>1.9957634265696301E-3</v>
+      </c>
+      <c r="HR5" t="s">
+        <v>798</v>
+      </c>
+      <c r="HS5" t="s">
+        <v>759</v>
+      </c>
+      <c r="HT5">
+        <v>1.2872912174556001E-3</v>
+      </c>
+      <c r="HU5">
+        <v>1.5686440586107581E-3</v>
+      </c>
+      <c r="HV5" t="s">
+        <v>760</v>
+      </c>
+      <c r="HW5" t="s">
+        <v>839</v>
+      </c>
+      <c r="HX5">
+        <v>1.2765637906435E-3</v>
+      </c>
+      <c r="HY5">
+        <v>1.5358384825317139E-3</v>
+      </c>
+      <c r="HZ5" t="s">
+        <v>840</v>
+      </c>
+      <c r="IA5" t="s">
+        <v>812</v>
+      </c>
+      <c r="IB5">
+        <v>1.2658363638313999E-3</v>
+      </c>
+      <c r="IC5">
+        <v>1.543711955245935E-3</v>
+      </c>
+      <c r="ID5" t="s">
+        <v>813</v>
+      </c>
+      <c r="IE5" t="s">
+        <v>799</v>
+      </c>
+      <c r="IF5">
+        <v>1.2336540833949999E-3</v>
+      </c>
+      <c r="IH5" t="s">
+        <v>800</v>
+      </c>
+      <c r="II5" t="s">
+        <v>842</v>
+      </c>
+      <c r="IJ5">
+        <v>1.2336540833949999E-3</v>
+      </c>
+      <c r="IK5">
+        <v>1.6722228288481779E-3</v>
+      </c>
+      <c r="IL5" t="s">
+        <v>843</v>
+      </c>
+      <c r="IM5" t="s">
+        <v>822</v>
+      </c>
+      <c r="IN5">
+        <v>1.1800169493343001E-3</v>
+      </c>
+      <c r="IO5">
+        <v>1.486377049403221E-3</v>
+      </c>
+      <c r="IP5" t="s">
+        <v>823</v>
+      </c>
+      <c r="IQ5" t="s">
+        <v>850</v>
+      </c>
+      <c r="IR5">
+        <v>1.1371072420858E-3</v>
+      </c>
+      <c r="IS5">
+        <v>1.5375327072774799E-3</v>
+      </c>
+      <c r="IT5" t="s">
+        <v>851</v>
+      </c>
+      <c r="IU5" t="s">
+        <v>868</v>
+      </c>
+      <c r="IV5">
+        <v>1.1263798152736999E-3</v>
+      </c>
+      <c r="IW5">
+        <v>1.4280210152893831E-3</v>
+      </c>
+      <c r="IX5" t="s">
+        <v>869</v>
+      </c>
+      <c r="IY5" t="s">
+        <v>785</v>
+      </c>
+      <c r="IZ5">
+        <v>1.0834701080250999E-3</v>
+      </c>
+      <c r="JA5">
+        <v>1.323576104537344E-3</v>
+      </c>
+      <c r="JB5" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="6" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A6" t="s">
+        <v>870</v>
+      </c>
+      <c r="D6">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>689</v>
+      </c>
+      <c r="G6" t="s">
+        <v>690</v>
+      </c>
+      <c r="H6">
+        <v>0.3</v>
+      </c>
+      <c r="I6">
+        <v>0.32562618031259483</v>
+      </c>
+      <c r="J6" t="s">
+        <v>691</v>
+      </c>
+      <c r="K6" t="s">
+        <v>692</v>
+      </c>
+      <c r="L6">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="M6">
+        <v>0.25286418861978788</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
+        <v>871</v>
+      </c>
+      <c r="P6">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="Q6">
+        <v>0.11177308342499261</v>
+      </c>
+      <c r="R6" t="s">
+        <v>26</v>
+      </c>
+      <c r="S6" t="s">
+        <v>697</v>
+      </c>
+      <c r="T6">
+        <v>0.111999999999999</v>
+      </c>
+      <c r="U6">
+        <v>0.1061873898687012</v>
+      </c>
+      <c r="V6" t="s">
+        <v>698</v>
+      </c>
+      <c r="W6" t="s">
+        <v>701</v>
+      </c>
+      <c r="X6">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="Y6">
+        <v>6.5473138983456441E-2</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>702</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>719</v>
+      </c>
+      <c r="AB6">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="AC6">
+        <v>9.2773772309106883E-2</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>720</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>693</v>
+      </c>
+      <c r="AF6">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="AG6">
+        <v>4.5302246481360157E-2</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A7" t="s">
+        <v>872</v>
+      </c>
+      <c r="D7">
+        <v>127.5</v>
+      </c>
+      <c r="F7" t="s">
+        <v>689</v>
+      </c>
+      <c r="G7" t="s">
+        <v>692</v>
+      </c>
+      <c r="H7">
+        <v>0.42</v>
+      </c>
+      <c r="I7">
+        <v>0.38936566270915263</v>
+      </c>
+      <c r="J7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" t="s">
+        <v>719</v>
+      </c>
+      <c r="L7">
+        <v>0.22</v>
+      </c>
+      <c r="M7">
+        <v>0.25849957871036278</v>
+      </c>
+      <c r="N7" t="s">
+        <v>720</v>
+      </c>
+      <c r="O7" t="s">
+        <v>697</v>
+      </c>
+      <c r="P7">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="Q7">
+        <v>0.12944510341894491</v>
+      </c>
+      <c r="R7" t="s">
+        <v>698</v>
+      </c>
+      <c r="S7" t="s">
+        <v>290</v>
+      </c>
+      <c r="T7">
+        <v>0.11</v>
+      </c>
+      <c r="U7">
+        <v>0.12785455410741289</v>
+      </c>
+      <c r="V7" t="s">
+        <v>694</v>
+      </c>
+      <c r="W7" t="s">
+        <v>701</v>
+      </c>
+      <c r="X7">
+        <v>0.06</v>
+      </c>
+      <c r="Y7">
+        <v>4.9753811457356779E-2</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>702</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>693</v>
+      </c>
+      <c r="AB7">
+        <v>0.05</v>
+      </c>
+      <c r="AC7">
+        <v>4.5081289596769998E-2</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A8" t="s">
+        <v>873</v>
+      </c>
+      <c r="D8">
+        <v>114.9</v>
+      </c>
+      <c r="F8" t="s">
+        <v>689</v>
+      </c>
+      <c r="G8" t="s">
+        <v>290</v>
+      </c>
+      <c r="H8">
+        <v>0.18036534558273601</v>
+      </c>
+      <c r="I8">
+        <v>0.2092942061178312</v>
+      </c>
+      <c r="J8" t="s">
+        <v>694</v>
+      </c>
+      <c r="K8" t="s">
+        <v>692</v>
+      </c>
+      <c r="L8">
+        <v>0.13355410746714999</v>
+      </c>
+      <c r="M8">
+        <v>0.1236078917662863</v>
+      </c>
+      <c r="N8" t="s">
+        <v>28</v>
+      </c>
+      <c r="O8" t="s">
+        <v>701</v>
+      </c>
+      <c r="P8">
+        <v>8.6326247195812306E-2</v>
+      </c>
+      <c r="Q8">
+        <v>7.1465849115604385E-2</v>
+      </c>
+      <c r="R8" t="s">
+        <v>702</v>
+      </c>
+      <c r="S8" t="s">
+        <v>733</v>
+      </c>
+      <c r="T8">
+        <v>7.3720756329451895E-2</v>
+      </c>
+      <c r="U8">
+        <v>7.3456670775071453E-2</v>
+      </c>
+      <c r="V8" t="s">
+        <v>260</v>
+      </c>
+      <c r="W8" t="s">
+        <v>715</v>
+      </c>
+      <c r="X8">
+        <v>5.1105651105650997E-2</v>
+      </c>
+      <c r="Y8">
+        <v>5.9088121795441179E-2</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>716</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>695</v>
+      </c>
+      <c r="AB8">
+        <v>4.4396966136096498E-2</v>
+      </c>
+      <c r="AC8">
+        <v>3.4233683976431367E-2</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>696</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>693</v>
+      </c>
+      <c r="AF8">
+        <v>4.2602286080546899E-2</v>
+      </c>
+      <c r="AG8">
+        <v>3.8347744220092572E-2</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>86</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>763</v>
+      </c>
+      <c r="AJ8">
+        <v>3.4953530605704497E-2</v>
+      </c>
+      <c r="AK8">
+        <v>3.0321262786261911E-2</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>764</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>707</v>
+      </c>
+      <c r="AN8">
+        <v>2.9537442580920802E-2</v>
+      </c>
+      <c r="AO8">
+        <v>2.8421230418306999E-2</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>708</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>719</v>
+      </c>
+      <c r="AR8">
+        <v>2.8746928746928701E-2</v>
+      </c>
+      <c r="AS8">
+        <v>3.3721679952038321E-2</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>720</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>747</v>
+      </c>
+      <c r="AV8">
+        <v>2.2070291635508998E-2</v>
+      </c>
+      <c r="AW8">
+        <v>2.5442212351642839E-2</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>748</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>697</v>
+      </c>
+      <c r="AZ8">
+        <v>2.19100523448349E-2</v>
+      </c>
+      <c r="BA8">
+        <v>2.022467712904048E-2</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>698</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>753</v>
+      </c>
+      <c r="BD8">
+        <v>1.9410319410319399E-2</v>
+      </c>
+      <c r="BE8">
+        <v>2.2531383388634151E-2</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>754</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>741</v>
+      </c>
+      <c r="BH8">
+        <v>1.8128405084926798E-2</v>
+      </c>
+      <c r="BI8">
+        <v>2.1364007488790769E-2</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>742</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>743</v>
+      </c>
+      <c r="BL8">
+        <v>1.7957483174874399E-2</v>
+      </c>
+      <c r="BM8">
+        <v>2.0791133309935431E-2</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>744</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>729</v>
+      </c>
+      <c r="BP8">
+        <v>1.18149770323683E-2</v>
+      </c>
+      <c r="BQ8">
+        <v>1.1180560398078731E-2</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>730</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>725</v>
+      </c>
+      <c r="BT8">
+        <v>1.07146672364063E-2</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>726</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>737</v>
+      </c>
+      <c r="BX8">
+        <v>1.0308727700032E-2</v>
+      </c>
+      <c r="BY8">
+        <v>9.5627823111488642E-3</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>738</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>699</v>
+      </c>
+      <c r="CB8">
+        <v>1.0148488409357901E-2</v>
+      </c>
+      <c r="CC8">
+        <v>8.9410685089540316E-3</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>700</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>761</v>
+      </c>
+      <c r="CF8">
+        <v>9.9027881636576994E-3</v>
+      </c>
+      <c r="CG8">
+        <v>1.1475108477594311E-2</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>762</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>731</v>
+      </c>
+      <c r="CJ8">
+        <v>8.9947655165045996E-3</v>
+      </c>
+      <c r="CK8">
+        <v>8.1642730655611864E-3</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>732</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>745</v>
+      </c>
+      <c r="CN8">
+        <v>8.7597478901825995E-3</v>
+      </c>
+      <c r="CO8">
+        <v>8.2067527186669795E-3</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>746</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>703</v>
+      </c>
+      <c r="CR8">
+        <v>8.5567781219954998E-3</v>
+      </c>
+      <c r="CS8">
+        <v>7.5654468116922351E-3</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>704</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>775</v>
+      </c>
+      <c r="CV8">
+        <v>8.3110778762951996E-3</v>
+      </c>
+      <c r="CW8">
+        <v>9.5891427364853989E-3</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>776</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>713</v>
+      </c>
+      <c r="CZ8">
+        <v>8.1615212049994008E-3</v>
+      </c>
+      <c r="DA8">
+        <v>7.456287472441165E-3</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>714</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>751</v>
+      </c>
+      <c r="DD8">
+        <v>7.6594380942207E-3</v>
+      </c>
+      <c r="DE8">
+        <v>7.2984576636342911E-3</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>752</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>709</v>
+      </c>
+      <c r="DH8">
+        <v>6.5591282982586999E-3</v>
+      </c>
+      <c r="DI8">
+        <v>5.8234161837290837E-3</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>710</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>270</v>
+      </c>
+      <c r="DL8">
+        <v>6.5163978207456001E-3</v>
+      </c>
+      <c r="DM8">
+        <v>7.6606555741039568E-3</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>736</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>795</v>
+      </c>
+      <c r="DP8">
+        <v>5.7365666061318004E-3</v>
+      </c>
+      <c r="DQ8">
+        <v>6.7665315305657494E-3</v>
+      </c>
+      <c r="DR8" t="s">
+        <v>796</v>
+      </c>
+      <c r="DS8" t="s">
+        <v>769</v>
+      </c>
+      <c r="DT8">
+        <v>5.6511056511056E-3</v>
+      </c>
+      <c r="DU8">
+        <v>5.4148404198372984E-3</v>
+      </c>
+      <c r="DV8" t="s">
+        <v>770</v>
+      </c>
+      <c r="DW8" t="s">
+        <v>797</v>
+      </c>
+      <c r="DX8">
+        <v>5.0635615853006997E-3</v>
+      </c>
+      <c r="DY8">
+        <v>6.068544051628804E-3</v>
+      </c>
+      <c r="DZ8" t="s">
+        <v>798</v>
+      </c>
+      <c r="EA8" t="s">
+        <v>806</v>
+      </c>
+      <c r="EB8">
+        <v>4.6789872876829E-3</v>
+      </c>
+      <c r="EC8">
+        <v>5.4035095764679306E-3</v>
+      </c>
+      <c r="ED8" t="s">
+        <v>807</v>
+      </c>
+      <c r="EE8" t="s">
+        <v>783</v>
+      </c>
+      <c r="EF8">
+        <v>3.8350603567993999E-3</v>
+      </c>
+      <c r="EG8">
+        <v>4.4434579679710901E-3</v>
+      </c>
+      <c r="EH8" t="s">
+        <v>784</v>
+      </c>
+      <c r="EI8" t="s">
+        <v>781</v>
+      </c>
+      <c r="EJ8">
+        <v>3.4398034398033998E-3</v>
+      </c>
+      <c r="EK8">
+        <v>4.1215872644280432E-3</v>
+      </c>
+      <c r="EL8" t="s">
+        <v>782</v>
+      </c>
+      <c r="EM8" t="s">
+        <v>711</v>
+      </c>
+      <c r="EN8">
+        <v>3.1727379553466001E-3</v>
+      </c>
+      <c r="EO8">
+        <v>3.0655215249417479E-3</v>
+      </c>
+      <c r="EP8" t="s">
+        <v>712</v>
+      </c>
+      <c r="EQ8" t="s">
+        <v>791</v>
+      </c>
+      <c r="ER8">
+        <v>3.1513727165901001E-3</v>
+      </c>
+      <c r="ES8">
+        <v>3.6915345132243322E-3</v>
+      </c>
+      <c r="ET8" t="s">
+        <v>792</v>
+      </c>
+      <c r="EU8" t="s">
+        <v>755</v>
+      </c>
+      <c r="EV8">
+        <v>2.9911334259159999E-3</v>
+      </c>
+      <c r="EW8">
+        <v>2.9383557004496971E-3</v>
+      </c>
+      <c r="EX8" t="s">
+        <v>146</v>
+      </c>
+      <c r="EY8" t="s">
+        <v>789</v>
+      </c>
+      <c r="EZ8">
+        <v>2.7347505608374999E-3</v>
+      </c>
+      <c r="FA8">
+        <v>2.5760926688874189E-3</v>
+      </c>
+      <c r="FB8" t="s">
+        <v>790</v>
+      </c>
+      <c r="FC8" t="s">
+        <v>793</v>
+      </c>
+      <c r="FD8">
+        <v>2.6492896058113E-3</v>
+      </c>
+      <c r="FE8">
+        <v>3.0945313185009801E-3</v>
+      </c>
+      <c r="FF8" t="s">
+        <v>794</v>
+      </c>
+      <c r="FG8" t="s">
+        <v>721</v>
+      </c>
+      <c r="FH8">
+        <v>2.5958765089199001E-3</v>
+      </c>
+      <c r="FI8">
+        <v>2.4403849121193231E-3</v>
+      </c>
+      <c r="FJ8" t="s">
+        <v>722</v>
+      </c>
+      <c r="FK8" t="s">
+        <v>758</v>
+      </c>
+      <c r="FL8">
+        <v>2.3394936438414001E-3</v>
+      </c>
+      <c r="FM8">
+        <v>2.4335881676224012E-3</v>
+      </c>
+      <c r="FN8" t="s">
+        <v>299</v>
+      </c>
+      <c r="FO8" t="s">
+        <v>808</v>
+      </c>
+      <c r="FP8">
+        <v>2.2219848306804001E-3</v>
+      </c>
+      <c r="FQ8">
+        <v>2.093075293470963E-3</v>
+      </c>
+      <c r="FR8" t="s">
+        <v>809</v>
+      </c>
+      <c r="FS8" t="s">
+        <v>749</v>
+      </c>
+      <c r="FT8">
+        <v>2.1685717337891E-3</v>
+      </c>
+      <c r="FU8">
+        <v>2.0048239938376478E-3</v>
+      </c>
+      <c r="FV8" t="s">
+        <v>750</v>
+      </c>
+      <c r="FW8" t="s">
+        <v>799</v>
+      </c>
+      <c r="FX8">
+        <v>2.1578891144107999E-3</v>
+      </c>
+      <c r="FZ8" t="s">
+        <v>800</v>
+      </c>
+      <c r="GA8" t="s">
+        <v>828</v>
+      </c>
+      <c r="GB8">
+        <v>2.1472064950324998E-3</v>
+      </c>
+      <c r="GC8">
+        <v>2.4976655976575281E-3</v>
+      </c>
+      <c r="GD8" t="s">
+        <v>829</v>
+      </c>
+      <c r="GE8" t="s">
+        <v>848</v>
+      </c>
+      <c r="GF8">
+        <v>2.0190150624932999E-3</v>
+      </c>
+      <c r="GG8">
+        <v>2.3420304990502141E-3</v>
+      </c>
+      <c r="GH8" t="s">
+        <v>849</v>
+      </c>
+      <c r="GI8" t="s">
+        <v>874</v>
+      </c>
+      <c r="GJ8">
+        <v>1.773314816793E-3</v>
+      </c>
+      <c r="GK8">
+        <v>2.2574737073180222E-3</v>
+      </c>
+      <c r="GL8" t="s">
+        <v>875</v>
+      </c>
+      <c r="GM8" t="s">
+        <v>818</v>
+      </c>
+      <c r="GN8">
+        <v>1.7412669586581999E-3</v>
+      </c>
+      <c r="GO8">
+        <v>2.076966186278245E-3</v>
+      </c>
+      <c r="GP8" t="s">
+        <v>819</v>
+      </c>
+      <c r="GQ8" t="s">
+        <v>820</v>
+      </c>
+      <c r="GR8">
+        <v>1.7305843392799E-3</v>
+      </c>
+      <c r="GS8">
+        <v>1.6811851016880471E-3</v>
+      </c>
+      <c r="GT8" t="s">
+        <v>821</v>
+      </c>
+      <c r="GU8" t="s">
+        <v>816</v>
+      </c>
+      <c r="GV8">
+        <v>1.6451233842538001E-3</v>
+      </c>
+      <c r="GW8">
+        <v>2.2138296373251142E-3</v>
+      </c>
+      <c r="GX8" t="s">
+        <v>817</v>
+      </c>
+      <c r="GY8" t="s">
+        <v>723</v>
+      </c>
+      <c r="GZ8">
+        <v>1.5489798098493001E-3</v>
+      </c>
+      <c r="HA8">
+        <v>1.5018462128924639E-3</v>
+      </c>
+      <c r="HB8" t="s">
+        <v>724</v>
+      </c>
+      <c r="HC8" t="s">
+        <v>779</v>
+      </c>
+      <c r="HD8">
+        <v>1.4742014742014E-3</v>
+      </c>
+      <c r="HE8">
+        <v>1.3886749543220629E-3</v>
+      </c>
+      <c r="HF8" t="s">
+        <v>780</v>
+      </c>
+      <c r="HG8" t="s">
+        <v>844</v>
+      </c>
+      <c r="HH8">
+        <v>1.378057899797E-3</v>
+      </c>
+      <c r="HI8">
+        <v>1.854441709187901E-3</v>
+      </c>
+      <c r="HJ8" t="s">
+        <v>845</v>
+      </c>
+      <c r="HK8" t="s">
+        <v>846</v>
+      </c>
+      <c r="HL8">
+        <v>1.3673752804187001E-3</v>
+      </c>
+      <c r="HM8">
+        <v>1.6341283745932361E-3</v>
+      </c>
+      <c r="HN8" t="s">
+        <v>847</v>
+      </c>
+      <c r="HO8" t="s">
+        <v>832</v>
+      </c>
+      <c r="HP8">
+        <v>1.3246448029055999E-3</v>
+      </c>
+      <c r="HQ8">
+        <v>1.5549018463741401E-3</v>
+      </c>
+      <c r="HR8" t="s">
+        <v>833</v>
+      </c>
+      <c r="HS8" t="s">
+        <v>836</v>
+      </c>
+      <c r="HT8">
+        <v>1.3246448029055999E-3</v>
+      </c>
+      <c r="HU8">
+        <v>1.7825641235604049E-3</v>
+      </c>
+      <c r="HV8" t="s">
+        <v>837</v>
+      </c>
+      <c r="HW8" t="s">
+        <v>734</v>
+      </c>
+      <c r="HX8">
+        <v>1.2498664672577001E-3</v>
+      </c>
+      <c r="HY8">
+        <v>1.3127800272176879E-3</v>
+      </c>
+      <c r="HZ8" t="s">
+        <v>735</v>
+      </c>
+      <c r="IA8" t="s">
+        <v>852</v>
+      </c>
+      <c r="IB8">
+        <v>1.2178186091229E-3</v>
+      </c>
+      <c r="IC8">
+        <v>1.430980254261227E-3</v>
+      </c>
+      <c r="ID8" t="s">
+        <v>853</v>
+      </c>
+      <c r="IE8" t="s">
+        <v>787</v>
+      </c>
+      <c r="IF8">
+        <v>1.1430402734749999E-3</v>
+      </c>
+      <c r="IG8">
+        <v>1.098260757352972E-3</v>
+      </c>
+      <c r="IH8" t="s">
+        <v>788</v>
+      </c>
+      <c r="II8" t="s">
+        <v>854</v>
+      </c>
+      <c r="IJ8">
+        <v>1.1323576540967E-3</v>
+      </c>
+      <c r="IK8">
+        <v>1.580185593467765E-3</v>
+      </c>
+      <c r="IL8" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="9" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A9" t="s">
+        <v>876</v>
+      </c>
+      <c r="D9">
+        <v>67.5</v>
+      </c>
+      <c r="F9" t="s">
+        <v>689</v>
+      </c>
+      <c r="G9" t="s">
+        <v>692</v>
+      </c>
+      <c r="H9">
+        <v>0.93</v>
+      </c>
+      <c r="I9">
+        <v>0.92517376675290275</v>
+      </c>
+      <c r="J9" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" t="s">
+        <v>697</v>
+      </c>
+      <c r="L9">
+        <v>0.05</v>
+      </c>
+      <c r="M9">
+        <v>4.9608900051463949E-2</v>
+      </c>
+      <c r="N9" t="s">
+        <v>698</v>
+      </c>
+      <c r="O9" t="s">
+        <v>719</v>
+      </c>
+      <c r="P9">
+        <v>0.02</v>
+      </c>
+      <c r="Q9">
+        <v>2.5217333195633289E-2</v>
+      </c>
+      <c r="R9" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="10" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A10" t="s">
+        <v>877</v>
+      </c>
+      <c r="D10">
+        <v>216.59200000000001</v>
+      </c>
+      <c r="E10">
+        <v>214.771634149161</v>
+      </c>
+      <c r="F10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" t="s">
+        <v>177</v>
+      </c>
+      <c r="H10">
+        <v>0.25</v>
+      </c>
+      <c r="I10">
+        <v>0.22747043063330011</v>
+      </c>
+      <c r="J10" t="s">
+        <v>178</v>
+      </c>
+      <c r="K10" t="s">
+        <v>878</v>
+      </c>
+      <c r="L10">
+        <v>0.75</v>
+      </c>
+      <c r="M10">
+        <v>0.77252956936669992</v>
+      </c>
+      <c r="N10" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="11" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A11" t="s">
+        <v>880</v>
+      </c>
+      <c r="D11">
+        <v>166.816</v>
+      </c>
+      <c r="E11">
+        <v>164.103644544128</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" t="s">
+        <v>177</v>
+      </c>
+      <c r="H11">
+        <v>0.5</v>
+      </c>
+      <c r="I11">
+        <v>0.46903026100031753</v>
+      </c>
+      <c r="J11" t="s">
+        <v>178</v>
+      </c>
+      <c r="K11" t="s">
+        <v>878</v>
+      </c>
+      <c r="L11">
+        <v>0.5</v>
+      </c>
+      <c r="M11">
+        <v>0.53096973899968247</v>
+      </c>
+      <c r="N11" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="12" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A12" t="s">
+        <v>881</v>
+      </c>
+      <c r="D12">
+        <v>110.98699999999999</v>
+      </c>
+      <c r="E12">
+        <v>110.034806028169</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>177</v>
+      </c>
+      <c r="H12">
+        <v>0.75</v>
+      </c>
+      <c r="I12">
+        <v>0.7260303623276072</v>
+      </c>
+      <c r="J12" t="s">
+        <v>178</v>
+      </c>
+      <c r="K12" t="s">
+        <v>878</v>
+      </c>
+      <c r="L12">
+        <v>0.25</v>
+      </c>
+      <c r="M12">
+        <v>0.2739696376723928</v>
+      </c>
+      <c r="N12" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="13" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A13" t="s">
+        <v>882</v>
+      </c>
+      <c r="D13">
         <v>87.488</v>
       </c>
-      <c r="T154">
+      <c r="E13">
+        <v>89.089253730271594</v>
+      </c>
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" t="s">
+        <v>883</v>
+      </c>
+      <c r="H13">
+        <v>0.3624</v>
+      </c>
+      <c r="I13">
+        <v>0.33554145305211752</v>
+      </c>
+      <c r="J13" t="s">
+        <v>192</v>
+      </c>
+      <c r="K13" t="s">
+        <v>884</v>
+      </c>
+      <c r="L13">
+        <v>0.27610000000000001</v>
+      </c>
+      <c r="M13">
+        <v>0.25185069513453939</v>
+      </c>
+      <c r="N13" t="s">
+        <v>190</v>
+      </c>
+      <c r="O13" t="s">
+        <v>885</v>
+      </c>
+      <c r="P13">
         <v>0.20610000000000001</v>
       </c>
-      <c r="Y154">
-[...2 lines deleted...]
-      <c r="AG154">
+      <c r="Q13">
+        <v>0.24815829300216599</v>
+      </c>
+      <c r="R13" t="s">
+        <v>886</v>
+      </c>
+      <c r="S13" t="s">
+        <v>887</v>
+      </c>
+      <c r="T13">
         <v>0.1555</v>
       </c>
-    </row>
-[...46 lines deleted...]
-      <c r="A158" t="s">
+      <c r="U13">
+        <v>0.16444955881117701</v>
+      </c>
+      <c r="V13" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="14" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A14" t="s">
+        <v>888</v>
+      </c>
+      <c r="D14">
+        <v>107.84</v>
+      </c>
+      <c r="E14">
+        <v>108.506828414989</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" t="s">
+        <v>883</v>
+      </c>
+      <c r="H14">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="I14">
+        <v>0.24507178535129981</v>
+      </c>
+      <c r="J14" t="s">
+        <v>192</v>
+      </c>
+      <c r="K14" t="s">
+        <v>889</v>
+      </c>
+      <c r="L14">
+        <v>0.2346</v>
+      </c>
+      <c r="M14">
+        <v>0.21011229806263351</v>
+      </c>
+      <c r="N14" t="s">
+        <v>890</v>
+      </c>
+      <c r="O14" t="s">
+        <v>125</v>
+      </c>
+      <c r="P14">
+        <v>0.2117</v>
+      </c>
+      <c r="Q14">
+        <v>0.2354781513009051</v>
+      </c>
+      <c r="R14" t="s">
+        <v>126</v>
+      </c>
+      <c r="S14" t="s">
+        <v>885</v>
+      </c>
+      <c r="T14">
+        <v>0.1575</v>
+      </c>
+      <c r="U14">
+        <v>0.18454308574109279</v>
+      </c>
+      <c r="V14" t="s">
+        <v>886</v>
+      </c>
+      <c r="W14" t="s">
+        <v>891</v>
+      </c>
+      <c r="X14">
+        <v>0.1242</v>
+      </c>
+      <c r="Y14">
+        <v>0.1247946795440688</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="15" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A15" t="s">
+        <v>892</v>
+      </c>
+      <c r="D15">
+        <v>96.191999999999993</v>
+      </c>
+      <c r="E15">
+        <v>96.288606592614101</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" t="s">
+        <v>883</v>
+      </c>
+      <c r="H15">
+        <v>0.28970000000000001</v>
+      </c>
+      <c r="I15">
+        <v>0.26387277786265101</v>
+      </c>
+      <c r="J15" t="s">
+        <v>192</v>
+      </c>
+      <c r="K15" t="s">
+        <v>889</v>
+      </c>
+      <c r="L15">
+        <v>0.19889999999999999</v>
+      </c>
+      <c r="M15">
+        <v>0.18008599152819019</v>
+      </c>
+      <c r="N15" t="s">
+        <v>890</v>
+      </c>
+      <c r="O15" t="s">
+        <v>125</v>
+      </c>
+      <c r="P15">
+        <v>0.156</v>
+      </c>
+      <c r="Q15">
+        <v>0.17541876177828611</v>
+      </c>
+      <c r="R15" t="s">
+        <v>126</v>
+      </c>
+      <c r="S15" t="s">
+        <v>885</v>
+      </c>
+      <c r="T15">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="U15">
+        <v>0.17175401792170999</v>
+      </c>
+      <c r="V15" t="s">
+        <v>886</v>
+      </c>
+      <c r="W15" t="s">
+        <v>891</v>
+      </c>
+      <c r="X15">
+        <v>7.8E-2</v>
+      </c>
+      <c r="Y15">
+        <v>7.9230201466191572E-2</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>355</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>887</v>
+      </c>
+      <c r="AB15">
+        <v>5.4199999999999998E-2</v>
+      </c>
+      <c r="AC15">
+        <v>5.6388391687388052E-2</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>214</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>203</v>
+      </c>
+      <c r="AF15">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="AG15">
+        <v>5.0995424948207337E-2</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>204</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>884</v>
+      </c>
+      <c r="AJ15">
+        <v>2.4799999999999999E-2</v>
+      </c>
+      <c r="AK15">
+        <v>2.225443280737591E-2</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="16" spans="1:326" x14ac:dyDescent="0.35">
+      <c r="A16" t="s">
+        <v>893</v>
+      </c>
+      <c r="D16">
+        <v>67.52</v>
+      </c>
+      <c r="E16">
+        <v>68.494187321557604</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>177</v>
+      </c>
+      <c r="H16">
+        <v>0.71440000000000003</v>
+      </c>
+      <c r="I16">
+        <v>0.68540274818103475</v>
+      </c>
+      <c r="J16" t="s">
+        <v>178</v>
+      </c>
+      <c r="K16" t="s">
+        <v>761</v>
+      </c>
+      <c r="L16">
+        <v>0.28560000000000002</v>
+      </c>
+      <c r="M16">
+        <v>0.31459725181896531</v>
+      </c>
+      <c r="N16" t="s">
         <v>317</v>
       </c>
-      <c r="K158">
-[...340 lines deleted...]
-      <c r="C183">
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="A17" t="s">
+        <v>894</v>
+      </c>
+      <c r="D17">
+        <v>79.807999999999993</v>
+      </c>
+      <c r="E17">
+        <v>79.237087116358495</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" t="s">
+        <v>177</v>
+      </c>
+      <c r="H17">
+        <v>0.1774</v>
+      </c>
+      <c r="I17">
+        <v>0.17789904168012491</v>
+      </c>
+      <c r="J17" t="s">
+        <v>178</v>
+      </c>
+      <c r="K17" t="s">
+        <v>761</v>
+      </c>
+      <c r="L17">
+        <v>0.2828</v>
+      </c>
+      <c r="M17">
+        <v>0.32560549389572102</v>
+      </c>
+      <c r="N17" t="s">
+        <v>317</v>
+      </c>
+      <c r="O17" t="s">
+        <v>773</v>
+      </c>
+      <c r="P17">
+        <v>0.53990000000000005</v>
+      </c>
+      <c r="Q17">
+        <v>0.4964954644241541</v>
+      </c>
+      <c r="R17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="A18" t="s">
+        <v>895</v>
+      </c>
+      <c r="D18">
         <v>67.072000000000003</v>
       </c>
-      <c r="Z183">
+      <c r="E18">
+        <v>66.749665898416396</v>
+      </c>
+      <c r="F18" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18">
         <v>0.40770000000000001</v>
       </c>
-      <c r="AN183">
+      <c r="I18">
+        <v>0.39998514467014162</v>
+      </c>
+      <c r="J18" t="s">
+        <v>178</v>
+      </c>
+      <c r="K18" t="s">
+        <v>761</v>
+      </c>
+      <c r="L18">
+        <v>6.93E-2</v>
+      </c>
+      <c r="M18">
+        <v>7.8060029497602185E-2</v>
+      </c>
+      <c r="N18" t="s">
+        <v>317</v>
+      </c>
+      <c r="O18" t="s">
+        <v>773</v>
+      </c>
+      <c r="P18">
+        <v>0.2918</v>
+      </c>
+      <c r="Q18">
+        <v>0.26252484037199503</v>
+      </c>
+      <c r="R18" t="s">
+        <v>28</v>
+      </c>
+      <c r="S18" t="s">
+        <v>896</v>
+      </c>
+      <c r="T18">
         <v>0.2311</v>
       </c>
-    </row>
-[...2855 lines deleted...]
-        <v>0.33</v>
+      <c r="U18">
+        <v>0.25942998546026108</v>
+      </c>
+      <c r="V18" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="A19" t="s">
+        <v>897</v>
+      </c>
+      <c r="D19">
+        <v>112.384</v>
+      </c>
+      <c r="E19">
+        <v>116.849192082416</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>177</v>
+      </c>
+      <c r="H19">
+        <v>0.22509999999999999</v>
+      </c>
+      <c r="I19">
+        <v>0.2017523668801855</v>
+      </c>
+      <c r="J19" t="s">
+        <v>178</v>
+      </c>
+      <c r="K19" t="s">
+        <v>883</v>
+      </c>
+      <c r="L19">
+        <v>0.24690000000000001</v>
+      </c>
+      <c r="M19">
+        <v>0.23063485131768541</v>
+      </c>
+      <c r="N19" t="s">
+        <v>192</v>
+      </c>
+      <c r="O19" t="s">
+        <v>885</v>
+      </c>
+      <c r="P19">
+        <v>0.2472</v>
+      </c>
+      <c r="Q19">
+        <v>0.3002929388600129</v>
+      </c>
+      <c r="R19" t="s">
+        <v>886</v>
+      </c>
+      <c r="S19" t="s">
+        <v>269</v>
+      </c>
+      <c r="T19">
+        <v>0.21149999999999999</v>
+      </c>
+      <c r="U19">
+        <v>0.19337950921283181</v>
+      </c>
+      <c r="V19" t="s">
+        <v>232</v>
+      </c>
+      <c r="W19" t="s">
+        <v>887</v>
+      </c>
+      <c r="X19">
+        <v>6.93E-2</v>
+      </c>
+      <c r="Y19">
+        <v>7.3940333729284477E-2</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.35">
+      <c r="A20" t="s">
+        <v>898</v>
+      </c>
+      <c r="D20">
+        <v>56.512</v>
+      </c>
+      <c r="E20">
+        <v>61.492244729233803</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" t="s">
+        <v>177</v>
+      </c>
+      <c r="H20">
+        <v>0.29649999999999999</v>
+      </c>
+      <c r="I20">
+        <v>0.28711422667848202</v>
+      </c>
+      <c r="J20" t="s">
+        <v>178</v>
+      </c>
+      <c r="K20" t="s">
+        <v>899</v>
+      </c>
+      <c r="L20">
+        <v>0.2036</v>
+      </c>
+      <c r="M20">
+        <v>0.19970931764547961</v>
+      </c>
+      <c r="N20" t="s">
+        <v>278</v>
+      </c>
+      <c r="O20" t="s">
+        <v>269</v>
+      </c>
+      <c r="P20">
+        <v>0.20569999999999999</v>
+      </c>
+      <c r="Q20">
+        <v>0.20319884972178551</v>
+      </c>
+      <c r="R20" t="s">
+        <v>232</v>
+      </c>
+      <c r="S20" t="s">
+        <v>715</v>
+      </c>
+      <c r="T20">
+        <v>0.14949999999999999</v>
+      </c>
+      <c r="U20">
+        <v>0.1658423649600155</v>
+      </c>
+      <c r="V20" t="s">
+        <v>900</v>
+      </c>
+      <c r="W20" t="s">
+        <v>773</v>
+      </c>
+      <c r="X20">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="Y20">
+        <v>8.9687796379757698E-2</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>125</v>
+      </c>
+      <c r="AB20">
+        <v>4.3700000000000003E-2</v>
+      </c>
+      <c r="AC20">
+        <v>5.4447444614479708E-2</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...4 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>mixture_database</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>MIXTURE_CN</vt:lpstr>
+      <vt:lpstr>MIXTURE_YSI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>